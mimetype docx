--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Justice and Public Security circulates a proposal for consultation on new regulations for returns and reintegration zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Justice and Public Security circulates a proposal for consultation on new regulations for returns and reintegration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security circulated for consultation a proposal to adopt new regulations on returns and reintegration. The new regulations will replace the current ones on subsidies for assisted and forced return. The purpose of the change is primarily to allow immigration authorities to make greater use of offers from the EU's border agency Frontex on travel logistics and reintegration programmes. The ministry proposes, among other things, that the target group be expanded so that those with a duty to return who qualify for a reintegration programme from Frontex are also included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The consultation deadline is on 30 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (19 May, 2026), Høring - ny forskrift om stønad til retur og reintegrering til utlendinger uten lovlig opphold [Consultation - new regulations on benefits for return and reintegration of foreign nationals without legal residence],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/dokumenter/horing-ny-forskrift-om-stonad-til-retur-og-reintegrering-til-utlendinger-uten-lovlig-opphold/id3158275/?expand=horingsinstanser</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="915D58F6"/>
+    <w:nsid w:val="4EBB9BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-circulates-proposal-consultation-new" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-ny-forskrift-om-stonad-til-retur-og-reintegrering-til-utlendinger-uten-lovlig-opphold/id3158275/?expand=horingsinstanser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-circulates-proposal-consultation-new" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/horing-ny-forskrift-om-stonad-til-retur-og-reintegrering-til-utlendinger-uten-lovlig-opphold/id3158275/?expand=horingsinstanser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>