--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister participates in MED9 Conference and emphasises protection of borders and effective returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister participates in MED9 Conference and emphasises protection of borders and effective returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:lang w:val="EN-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Organised in Rovinj, Croatia on 18-19 May 2026, the meeting brought together the Ministers of the Interior and Migration of the MED9 Member States, representatives of the European Commission, as well as the European agencies Frontex, Europol and the EUAA. Discussions focused on developments in migration and the strengthening of internal security in the Mediterranean region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:lang w:val="EN-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">During his intervention, the Greek minister underlined the need for effective protection of the external borders of the European Union, strengthening returns and intensifying European action against migrant smuggling rings. At the same time, he presented the recent initiatives of the Greek government to tighten the return framework and accelerate asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -85,54 +98,55 @@
         </w:rPr>
         <w:t xml:space="preserve">Another meeting was held with the Minister of the Interior of Italy, during which the common challenges faced by the Mediterranean countries, the implementation of the new European Pact on Migration and Asylum, and the need to strengthen operational cooperation to prevent illegal migration flows from Libya, were discussed. The meeting was part of the enhanced coordination between Greece and Italy on migration, following the recent joint statement by the leaders of Greece, Italy, Cyprus and Malta in Costa Navarino on the need for a unified European response to potential migratory pressures in the Mediterranean.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (18 May, 2026), Συμμετοχή υπουργού Μετανάστευσης και Ασύλου Θάνου Πλεύρη στις εργασίες της Υπουργικής Συνόδου MED9 [Participation of Minister of Immigration and Asylum Thanos Plevris in the work of the MED9 Ministerial Conference],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/symmetochi-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stis-ergasies-tis-ypoyrgikis-synodoy-med9/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +275,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EB31DB8A"/>
+    <w:nsid w:val="0C36EFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +717,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-participates-med9-conference-and-emphasises-protection-borders-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/symmetochi-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stis-ergasies-tis-ypoyrgikis-synodoy-med9/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-participates-med9-conference-and-emphasises-protection-borders-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/symmetochi-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stis-ergasies-tis-ypoyrgikis-synodoy-med9/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>