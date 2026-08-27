--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,158 +13,175 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament passes new Act on Granting International Protection to Aliens zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament passes new Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 18 May 2026, the Parliament of Estonia (Riigikogu) passed the Act on Granting International Protection to Aliens (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">831 SE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Given the extensive amendments, a new consolidated text of the act has been drafted, while the current act will be repealed. A key change introduced by the act is the border procedure, under which decisions on applications for international protection may be taken at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the second reading, an amendment was introduced to broaden the definition of a refugee’s family member. The change follows the Supreme Court judgment in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">XX v Police and Border Guard Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (5-25-79, 23 March 2026), which held that the current act was unconstitutional as it excluded from the definition a refugee’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">de facto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> partner with whom the refugee had lived in cohabitation before arriving in Estonia, where marriage or registered partnership had been legally impossible in the country of origin for reasons beyond their control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The act was approved with 53 votes in favour and 20 against and has been forwarded to the President of the Republic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Parliament | Riigikogu (18 May, 2026), [The Riigikogu passed the Act on Granting International Protection to Aliens],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.riigikogu.ee/en/sitting-reviews/the-riigikogu-passed-the-act-on-granting-international-protection-to-aliens/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Estonian government submits draft law to Parliament to align with the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +212,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +310,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53616BF9"/>
+    <w:nsid w:val="EE16FEEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +752,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/parliament-passes-new-act-granting-international-protection-aliens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/tegevus/eelnoud/eelnou/106613d7-8ba8-4a99-af92-b53a6fea7a3a/valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-831-se/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/en/sitting-reviews/the-riigikogu-passed-the-act-on-granting-international-protection-to-aliens/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/estonia/estonian-government-submits-draft-law-parliament-align-pact-migration-and" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/parliament-passes-new-act-granting-international-protection-aliens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/tegevus/eelnoud/eelnou/106613d7-8ba8-4a99-af92-b53a6fea7a3a/valismaalasele-rahvusvahelise-kaitse-andmise-seaduse-eelnou-831-se/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/en/sitting-reviews/the-riigikogu-passed-the-act-on-granting-international-protection-to-aliens/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/estonia/estonian-government-submits-draft-law-parliament-align-pact-migration-and" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>