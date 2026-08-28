--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Commission reports progress on implementing Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">European Commission reports progress on implementing Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reported</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> significant progress in implementing the Pact on Migration and Asylum, adopted in May 2024. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most EU countries are advancing in adapting their laws, establishing screening and border procedures, expanding reception capacity and improving systems for asylum transfers and solidarity contributions. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report also indicates that further work is needed to fully operationalise the system, particularly in deploying the Eurodac biometric database, building screening infrastructure, preventing irregular movements and ensuring legal safeguards. While the Pact will officially apply from 12 June 2026, continued efforts will be required beyond this date.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission supports Member States in implementing the new framework in cooperation with EU agencies, including the European Union Agency for Asylum (EUAA), eu-LISA, Frontex, Europol, and the European Union Agency for Fundamental Rights (FRA). It has also allocated €3 billion to support the Pact’s implementation and provide for temporary protection measures for Ukrainians.</w:t>
@@ -96,51 +99,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (8 May, 2026), [Commission reports on progress in implementing Pact on Migration and Asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/commission-reports-progress-implementing-pact-migration-and-asylum-2026-05-08_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46F3A89C"/>
+    <w:nsid w:val="FDA3337E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,51 +719,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-reports-progress-implementing-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/report-state-play-implementation-pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-reports-progress-implementing-pact-migration-and-asylum-2026-05-08_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>