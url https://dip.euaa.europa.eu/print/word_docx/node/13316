--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -285,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -442,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDA3337E"/>
+    <w:nsid w:val="F2124259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>