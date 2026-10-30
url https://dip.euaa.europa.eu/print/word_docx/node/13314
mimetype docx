--- v1 (2026-08-28)
+++ v2 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Swiss Federal Council adopts revisions of ordinances to implement the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council adopted revisions to several ordinances required to implement the EU Pact on Migration and Asylum, with entry into force set for 12 June 2026, alongside legislative amendments approved by Parliament in September 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> As an associated member of the Schengen and Dublin systems, Switzerland is obliged to adopt certain EU regulations.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Switzerland, the changes involve applying new rules for determining responsibility for asylum claims according to the Asylum and Migration Management Regulation, updating the Eurodac system for biometric data, and introducing a new identification process according to the Screening Regulation. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -241,51 +243,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dublin procedure, Pact on Migration and Asylum, Asylum Migration Management Regulation, Eurodac Regulation, Screening Regulation</w:t>
+        <w:t xml:space="preserve">Responsibility determination, Pact on Migration and Asylum, Asylum Migration Management Regulation, Eurodac Regulation, Screening Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -372,51 +374,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -529,51 +531,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FCB9B138"/>
+    <w:nsid w:val="9BC98F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -802,51 +804,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/WEKHGybx5yA8/asylv-1-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/CfwgFCoUST85/asylv-3-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/iFuRlPs25NQu/vev-f.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/RIy5T4mitWNS/vzae-f.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/UxelsewtWKMi/zemis-v-f.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/SPj9-SNNy0rG/erlaeuterungen-asylpakt-f.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/YA7tRbwyUvnF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/swiss-confederation-publishes-results-consultations-amendments-ordinances" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-federal-council-adopts-revisions-ordinances-implement-pact-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/WEKHGybx5yA8/asylv-1-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/CfwgFCoUST85/asylv-3-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/iFuRlPs25NQu/vev-f.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/RIy5T4mitWNS/vzae-f.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/UxelsewtWKMi/zemis-v-f.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/SPj9-SNNy0rG/erlaeuterungen-asylpakt-f.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/YA7tRbwyUvnF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/swiss-confederation-publishes-results-consultations-amendments-ordinances" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>