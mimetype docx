--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament amends the Act on Visa in line with the Schengen cooperation agreement zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Parliament amends the Act on Visa in line with the Schengen cooperation agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended Act on Visa establishes a legal framework for the issuance, administration and control of Schengen short-stay visas in Iceland. Its primary objective is to ensure efficient and harmonised visa processing, in line with Iceland’s obligations under the Schengen cooperation agreement, while strengthening border management and security at the external borders. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended act defines visa requirements, validity conditions (up to 90 days within a 180-day period), territorial scope, exemptions from visa obligations (including EEA/EFTA nationals and certain family members), and procedural safeguards for issuance, refusal, annulment and revocation. It introduces a structured risk-based assessment model for visa applications, incorporating factors such as risk for overstay, security considerations and exchange of data from/between the EU Schengen and international information systems. The act also regulates the use of biometric data, cross-border cooperation, outsourcing of visa processing to external service providers, and the obligation of operation of the national visa information system to be interoperable with the Schengen Information Systems.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended act further establishes detailed governance and institutional arrangements, including ministerial oversight, inter-agency cooperation, and the creation of a visa coordination steering group. It introduces a dedicated Visa Appeals Committee with exclusive competence to review administrative decisions on visa refusals, cancellations, and withdrawals, subject to procedural timelines and formal requirements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,54 +74,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Specific provisions under the Foreign Nationals Act also amended, introducing a new short-term residence permit category, while includes specific references to grounds for expulsion pursuant to to Articles 98-99 and Article 106 of the Act on Foreigners (with regards to refusal on applications for renewal on residence permits and deportation upon arrival in Iceland).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (26 April, 2026), Lög nr. 37 Lög um vegabréfsáritanir [Act No. 37 amending Visa Act ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/altext/157/s/1103.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D1BF66F7"/>
+    <w:nsid w:val="45967B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-amends-act-visa-line-schengen-cooperation-agreement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/1103.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-amends-act-visa-line-schengen-cooperation-agreement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/1103.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>