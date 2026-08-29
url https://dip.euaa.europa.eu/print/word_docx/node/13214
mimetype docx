--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -7,72 +7,72 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legislative amendment shifts responsibility for issuance of residence and work permits to the Directorate of Immigration zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative proposal Bill No 316 amending the Act on Foreigners and the Act on Foreign Nationals' Right to Work (issuance of residence and work permits). [</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Frumvarp til laga 316 um breytingu á lögum um útlendinga og lögum um atvinnuréttindi útlendinga (útgáfa dvalar- og atvinnuleyfa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">] was adopted and should be read together with Government Bill No 594/157 related to legislative amendments to the Foreign Nationals Act and the Police Act and relevant provisions concerning the EU protection framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main changes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Issuance of temporary work permits</w:t>
       </w:r>
@@ -85,51 +85,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional changes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The amended act provides that the responsibility for the processing and issuance of temporary work permits on the basis of the Foreign Nationals' Right to Work Act  shifts from the Directorate of Labour to the Directorate of Immigration, whereas the Administration of Occupational Safety and Health along with the Police are taking over responsibilities from the Directorate of Labour. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Amendments to the</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Foreigners, No 80/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in force from 17 January 2026):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter II of the amended legislation introduces amendments to the Foreign Nationals Act No 80/2016 concerning the processing of residence and work permits, the status of foreign students, and institutional competence of the Directorate of Immigration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 19 amends Article 17(2) of the Foreign Nationals Act by extending the range of authorities and institutions entitled to provide information or assessments during the examination of an application for residence or temporary work permit. In addition to the Directorate of Labour, the Administration of Occupational Safety and Health and national educational institutions are included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -168,51 +169,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (10 January, 2026), Frumvarp til laga um breytingu á lögum um útlendinga og lögum um atvinnuréttindi útlendinga (útgáfa dvalar- og atvinnuleyfa). [Legislative Bill amending the Act on Foreigners and the Act on Foreign Nationals' Right to Work (issuance of residence and work permits).],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/altext/157/s/0442.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -341,187 +343,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E06F1A03"/>
+    <w:nsid w:val="A5A802C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -750,55 +785,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendment-shifts-responsibility-issuance-residence-and-work" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/156b/2016080.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/156b/2016080.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>