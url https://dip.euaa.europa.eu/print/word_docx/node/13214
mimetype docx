--- v1 (2026-08-29)
+++ v2 (2026-08-29)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Legislative amendment shifts responsibility for issuance of residence and work permits to the Directorate of Immigration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative proposal Bill No 316 amending the Act on Foreigners and the Act on Foreign Nationals' Right to Work (issuance of residence and work permits). [</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Frumvarp til laga 316 um breytingu á lögum um útlendinga og lögum um atvinnuréttindi útlendinga (útgáfa dvalar- og atvinnuleyfa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">] was adopted and should be read together with Government Bill No 594/157 related to legislative amendments to the Foreign Nationals Act and the Police Act and relevant provisions concerning the EU protection framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -512,51 +514,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5A802C0"/>
+    <w:nsid w:val="43CE8585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -785,51 +787,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/156b/2016080.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendment-shifts-responsibility-issuance-residence-and-work" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/156b/2016080.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>