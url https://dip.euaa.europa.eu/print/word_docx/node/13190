--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,77 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament adopts bill on detention and incorporates provisions of the EU Screening Regulation into national law zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament adopts bill on detention and incorporates provisions of the EU Screening Regulation into national law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Parliament of Iceland [Alþingi] adopted </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bill No 230/2025 Bill on Departure Facility [Frumvarp til laga um brottfararstöð.]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  implementing provisions of the EU Screening Regulation adopted under the EU Migration and Asylum Pact, under the national legal framework. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new law introduces a new legal concept for “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">brottfararstöð</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” [departure facility] and establishes mandatory pre-entry screening procedures for third-country nationals arriving at Iceland’s external Schengen borders or found irregularly present in the country. The explanatory memorandum of the legislation explicitly confirms that the law is intended to implement </w:t>
@@ -169,54 +160,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The act entered into force on 1 March 2026 and the departure terminal commences operations on 12 June 2026. The additional provisions on the implementation of the Screening Regulation at the national level enter into force on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (1 March, 2026), Frumvarp til laga um brottfararstöð [Bill about departure facility],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/thingstorf/thingmalalistar-eftir-thingum/ferill/157/230/?ltg=157&amp;mnr=230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,52 +239,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Dublin procedure, First instance determination, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -345,187 +337,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="070A1567"/>
+    <w:nsid w:val="412E0151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -754,55 +779,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-adopts-bill-detention-and-incorporates-provisions-eu-screening" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0293.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/thingstorf/thingmalalistar-eftir-thingum/ferill/157/230/?ltg=157&amp;mnr=230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/parliament-adopts-bill-detention-and-incorporates-provisions-eu-screening" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0293.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/thingstorf/thingmalalistar-eftir-thingum/ferill/157/230/?ltg=157&amp;mnr=230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>