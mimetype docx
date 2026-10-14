--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -592,51 +592,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Applicants with  special needs - Portugal</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>