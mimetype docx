--- v0 (2026-07-06)
+++ v1 (2026-09-14)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government proposal to amend legislation in line with the Pact are submitted to the Parliament zzzzzz</w:t>
+          <w:t xml:space="preserve">Government proposal to amend legislation in line with the Pact are submitted to the Parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that the government submitted a proposal to the Parliament with amendments to the current legal framework in view of implementing the new instruments of the Pact on Migration and Asylum. The proposal considers both the Pact objectives to strengthen CEAS and the governmental programme top tighten asylum policy and includes new legislation as well as amendments of the current legal framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main highlights of this proposal are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Screening process</w:t>
       </w:r>
@@ -137,71 +138,73 @@
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a novelty, the applicant's freedom of movement could be restricted on grounds of public order or for procedural reasons, if there is a risk of absconding. Consequently, the applicant would be required to stay at a specific reception centre and report there periodically. This measure is different than and in addition to the current detention measure that can be imposed as a security measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information on the proposal and the legislative process is available here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government proposal SM/2026/20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes changes of the national legislation to align it with the Pact, in particular the Aliens Act and the Act on the Reception of Applicants for International Protection and the Identification and Assistance of Victims of Human Trafficking. The scope of the amendments includes in particular the competent authorities, the examination of applications for international protection, legal aid, appeals and reception services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government proposal SM/2026/21</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> covers amendments to the Aliens Act on removal, with the aim of speeding up certain decisions on return, while respecting the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and aligning the provisions with the EU law and with needs which emerged from practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
@@ -213,72 +216,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (16 April, 2026), EU:n muuttoliike- ja turvapaikkasopimusta koskeva hallituksen esitys eduskuntaan [Government proposal implementing EU Pact on Migration and Asylum submitted to Parliament],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/en/-/government-proposal-implementing-eu-pact-on-migration-and-asylum-submitted-to-parliament</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior publishes weekly series of articles on the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -407,187 +412,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="97541364"/>
+    <w:nsid w:val="84781CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -691,51 +729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0CBFEB93"/>
+    <w:nsid w:val="7AC01596"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -839,51 +877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="75D4E7BF"/>
+    <w:nsid w:val="A9D4AA7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1122,51 +1160,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-proposal-amend-legislation-line-pact-are-submitted-parliament" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valtioneuvosto.fi/paatokset/paatos?decisionId=6029" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://valtioneuvosto.fi/paatokset/paatos?decisionId=6031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/en/-/government-proposal-implementing-eu-pact-on-migration-and-asylum-submitted-to-parliament" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/ministry-interior-publishes-weekly-series-articles-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>