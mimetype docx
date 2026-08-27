--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,99 +13,113 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM launches new tender for asylum centre support services as of 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM launches new tender for asylum centre support services as of 2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss State Secretariat for Migration (SEM) announced a new call for tenders for support services in Federal Asylum Centres as of 1 January 2027. The mandate will cover supervision and basic services, with expanded responsibilities compared to the current framework. New elements include the introduction of regional directorates to strengthen management and a dedicated child supervision function to support childcare and early language development. Greater emphasis will also be placed on staff training and continuous professional development.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tenderers must submit detailed technical proposals outlining service delivery, staff management, and training approaches, with both quality and cost playing key roles in the selection process. Current contracts expire at the end of 2026, while new contracts will run until the end of 2029, with possible extensions. The tender is available on the Swiss procurement platform (simap.ch), with a submission deadline of 25 June 2026.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (7 May, 2026), Prestations d’encadrement dans les centres fédéraux pour requérants d’asile : nouvel appel d’offres [Supervision services in federal centres for asylum seekers: new call for tenders],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/R-FtNFV4B7VLhRdd7XoVk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +248,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CEF14348"/>
+    <w:nsid w:val="BF021232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +690,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-launches-new-tender-asylum-centre-support-services-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/R-FtNFV4B7VLhRdd7XoVk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-launches-new-tender-asylum-centre-support-services-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/R-FtNFV4B7VLhRdd7XoVk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>