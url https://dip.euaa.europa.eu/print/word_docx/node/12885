--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior publishes weekly series of articles on the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior publishes weekly series of articles on the Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior publishes weekly articles as part of a series of columns dedicated to examining the EU Pact on Migration and Asylum from different perspectives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU Pact on Migration and Asylum is set to enter into force in summer 2026 and constitutes a major comprehensive reform for all EU Member States. It envisages common rules for managing migration, with the aim of uniform application of the system across all EU countries. In practice, procedures will be clearer and more efficient from examination of an application to removal from a country. All persons entering illegally or seeking international protection will be screened, and those who are not in need of protection, pose a threat or will mislead the authorities will be redirected to a mandatory border procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The streamlined rules for assessing applications for international protection and decision-making will ensure rapid and timely processing while strengthening the applicants’ rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -82,74 +95,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">On 16 April 2026, the government submitted to the Parliament a proposal for legislative changes to implement the Pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (16 April, 2026), EU:n muuttoliike- ja turvapaikkasopimuksen soveltaminen alkaa kesällä 2026 [The EU's migration and asylum agreement will enter into force in summer 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimuksen-soveltaminen-alkaa-kesalla-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (8 May, 2026), EU:n muuttoliike- ja turvapaikkasopimus: tehokkuus on järjestelmän elinehto [EU Pact on Migration and Asylum: Efficiency is the lifeblood of the system],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimus-tehokkuus-on-jarjestelman-elinehto</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -180,52 +195,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -278,187 +293,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5BF75D8"/>
+    <w:nsid w:val="BE9B3FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,55 +735,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-publishes-weekly-series-articles-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimuksen-soveltaminen-alkaa-kesalla-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimus-tehokkuus-on-jarjestelman-elinehto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-publishes-weekly-series-articles-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimuksen-soveltaminen-alkaa-kesalla-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-muuttoliike-ja-turvapaikkasopimus-tehokkuus-on-jarjestelman-elinehto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>