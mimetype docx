--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government will establish income thresholds for family reunification by decree zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Government will establish income thresholds for family reunification by decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior initiated a project to amend the Aliens Act with regard to family reunification. The government will establish by decree the threshold required to demonstrate sufficient financial resources. Currently, the Finnish Immigration Service applies its internal guidelines to determine the amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government will be responsible to review the income threshold for family reunification based on general finances and the impact on the availability of labour. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project also envisages legislative amendments on the possibility for the Finnish Immigration Service to disclose information to the competent authority, of its own initiative, when there are indications of labour exploitation. The Act on the Processing of Personal Data in Immigration Administration will be amended accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -86,54 +76,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The legislative project will run until 31 March 2027, with a proposal to be submitted to the Parliament during the 2026 autumn session. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (29 April, 2026), Perheenyhdistämisen tulorajoista säädetään jatkossa valtioneuvoston asetuksella [Provisions on income thresholds for family reunification to be issued by government decree],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provisions on income thresholds for family reunification to be issued by government decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights, obligations and limitations, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CE800C6"/>
+    <w:nsid w:val="685B4F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-will-establish-income-thresholds-family-reunification-decree" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/perheenyhdistamisen-tulorajoista-saadetaan-jatkossa-valtioneuvoston-asetuksella?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-will-establish-income-thresholds-family-reunification-decree" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/perheenyhdistamisen-tulorajoista-saadetaan-jatkossa-valtioneuvoston-asetuksella?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>