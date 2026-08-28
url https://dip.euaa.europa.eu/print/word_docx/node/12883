--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amended Executive Order on the Integration of Foreigners in Denmark (Integration Act) zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Amended Executive Order on the Integration of Foreigners in Denmark (Integration Act)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended Act establishes Denmark’s framework for the allocation, accommodation, and integration of refugees and certain family-reunified third-country nationals in Denmark. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the provisions of the amended order, the Danish Immigration Service is responsible for setting annual national, regional, and municipal refugee quotas and for determining the municipality of residence for each refugee. Municipalities are responsible for providing temporary or permanent accommodation, covering relocation-related costs, and supporting the geographical distribution of refugees across Denmark. Where municipalities fail to ensure adequate accommodation capacity, the Immigration Service may intervene directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended Order, further clarifies municipal responsibilities in relation to health and integration measures. Municipalities must offer health assessments to refugees where deemed necessary following an individual assessment of physical or mental health needs. Refugees granted protection under section 8 of the Aliens Act must always be offered such assessments. Health assessments must normally be carried out within six months after the municipality assumes responsibility and must include a medical interview, physical and mental health examination, and an assessment of any need for further treatment. The assessments must be conducted by a medical doctor, and relevant health information may, subject to consent, be shared between the municipality, healthcare professionals, and integration authorities to support integration planning and continuity of care.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
@@ -84,54 +74,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the amended Act, establishes local Integration Councils and the National Integration Council. Municipal councils may establish local Integration Councils to advise on local integration matters. At national level, the National Integration Council serves as an advisory body to the Minister for Immigration and Integration on integration policy and related matters. The Council includes representatives elected through local structures, members nominated by major municipalities, and members appointed directly by the Minister. The Council may advise on general integration policy but may not issue opinions on individual cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retsinformation: State online legal information system (16 April, 2026), Bekendtgørelse af lov om integration af udlændinge i Danmark (integrationsloven) [Executive Order on the Integration of Foreigners in Denmark (Integration Act)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retsinformation.dk/eli/lta/2026/453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D9CF2763"/>
+    <w:nsid w:val="7B07CFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/amended-executive-order-integration-foreigners-denmark-integration-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2026/453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/amended-executive-order-integration-foreigners-denmark-integration-act" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2026/453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>