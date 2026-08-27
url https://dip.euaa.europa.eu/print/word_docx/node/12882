--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Danish Immigration Service publishes annual work plan for 2026 introducing reforms in immigration and international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Danish Immigration Service publishes annual work plan for 2026 introducing reforms in immigration and international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2026, the Danish Immigration Service published its 2026 annual work plan (Objectives and Performance Plan 2026) introducing several developments and reforms in immigration, including international protection.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The annual plan prioritises integration and the optimisation of the asylum and reception functions aiming to ensure more efficient resource allocation, coordination and administrative capacity. In addition, includes preparatory actions for the implementation of the EU Pact on Migration and Asylum by June 2026, and the respective provisions of the legislative instruments that Denmark intends to opt in. As a result, it is expected by the country to reshape or rethink different steps of the asylum procedure and relevant workflows. The plan includes the following core objectives and priorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -131,51 +132,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (15 April, 2026), Mål- og resultatplan 2026 [Objectives and Performance Plan 2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/media/50ujxiqt/us-maal-og-resultatplan-2026.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89856D02"/>
+    <w:nsid w:val="79A1A179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -717,51 +752,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-annual-work-plan-2026-introducing-reforms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/50ujxiqt/us-maal-og-resultatplan-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>