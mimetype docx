--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Danish Immigration Service publishes annual work plan for 2026 introducing reforms in immigration and international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2026, the Danish Immigration Service published its 2026 annual work plan (Objectives and Performance Plan 2026) introducing several developments and reforms in immigration, including international protection.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The annual plan prioritises integration and the optimisation of the asylum and reception functions aiming to ensure more efficient resource allocation, coordination and administrative capacity. In addition, includes preparatory actions for the implementation of the EU Pact on Migration and Asylum by June 2026, and the respective provisions of the legislative instruments that Denmark intends to opt in. As a result, it is expected by the country to reshape or rethink different steps of the asylum procedure and relevant workflows. The plan includes the following core objectives and priorities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Core task 1: Asylum case management:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Danish Immigration Service shall carry out an efficient, objective, and correct processing of asylum cases, including participation in managing cases before the Refugee Appeals Board. Processing asylum cases is among the most resource-intensive core tasks of the Immigration Service. In the Asylum Centre, the processing of cases concerning displaced persons from Ukraine (including certain extension cases) will be prioritised alongside other asylum cases.</w:t>
@@ -129,51 +141,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, the plan introduces analytical and data-driven management approaches, particularly in the thematic area of reception, to improve financial transparency and inform policy prioritisation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (15 April, 2026), Mål- og resultatplan 2026 [Objectives and Performance Plan 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/media/50ujxiqt/us-maal-og-resultatplan-2026.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2026</w:t>
       </w:r>
@@ -208,52 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -318,51 +330,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -475,51 +487,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79A1A179"/>
+    <w:nsid w:val="1C75C7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -748,51 +760,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-annual-work-plan-2026-introducing-reforms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/50ujxiqt/us-maal-og-resultatplan-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-annual-work-plan-2026-introducing-reforms" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/50ujxiqt/us-maal-og-resultatplan-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>