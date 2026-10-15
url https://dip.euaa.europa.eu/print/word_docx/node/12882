--- v2 (2026-10-15)
+++ v3 (2026-10-15)
@@ -487,51 +487,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C75C7BF"/>
+    <w:nsid w:val="F1EA890D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>