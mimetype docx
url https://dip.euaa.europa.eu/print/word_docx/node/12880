--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Cabinet of Ministers amends rules governing the financing of education for Ukrainian civilians zzzzzz</w:t>
+          <w:t xml:space="preserve">Cabinet of Ministers amends rules governing the financing of education for Ukrainian civilians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Cabinet of Ministers adopted Regulation No 18 amending Regulation No 488 of 26 July 2016. The amendment updates point 20 by clarifying that the acquisition of education by civilians must take place in accordance with the listed provisions of the regulation and established procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new point 32.9 is introduced, providing that Ukrainian civilians registered in the State Education Information System under the sub-status “Ukrainian civilian” during the specified registration period will receive 50% state funding for preschool, basic, general secondary and vocational secondary education programmes from 1 January-31 August 2026. The provision also sets out the funding arrangements for private, state-founded and vocational educational institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation applies as of 1 January 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Chancellery | Valsts Kanceleja (23 January, 2026), Grozījumi Ministru kabineta 2016. gada 26. jūlija noteikumos Nr. 488 "Kārtība, kādā nepilngadīgam patvēruma meklētājam nodrošina izglītības ieguves iespējas" [Amendments to Cabinet Regulation No. 488 of 26 July 2016 "Procedures by which Opportunities for Obtaining Education shall be Ensured to a Minor Asylum Seeker"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tapportals.mk.gov.lv/legal_acts/dc79f78c-662e-4ceb-8f76-b812a503e150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E42CB63"/>
+    <w:nsid w:val="61BEA126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/cabinet-ministers-amends-rules-governing-financing-education-ukrainian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/dc79f78c-662e-4ceb-8f76-b812a503e150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>