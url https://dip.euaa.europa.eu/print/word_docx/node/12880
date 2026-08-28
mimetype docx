--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -22,91 +22,103 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cabinet of Ministers amends rules governing the financing of education for Ukrainian civilians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Cabinet of Ministers adopted Regulation No 18 amending Regulation No 488 of 26 July 2016. The amendment updates point 20 by clarifying that the acquisition of education by civilians must take place in accordance with the listed provisions of the regulation and established procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new point 32.9 is introduced, providing that Ukrainian civilians registered in the State Education Information System under the sub-status “Ukrainian civilian” during the specified registration period will receive 50% state funding for preschool, basic, general secondary and vocational secondary education programmes from 1 January-31 August 2026. The provision also sets out the funding arrangements for private, state-founded and vocational educational institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation applies as of 1 January 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Chancellery | Valsts Kanceleja (23 January, 2026), Grozījumi Ministru kabineta 2016. gada 26. jūlija noteikumos Nr. 488 "Kārtība, kādā nepilngadīgam patvēruma meklētājam nodrošina izglītības ieguves iespējas" [Amendments to Cabinet Regulation No. 488 of 26 July 2016 "Procedures by which Opportunities for Obtaining Education shall be Ensured to a Minor Asylum Seeker"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tapportals.mk.gov.lv/legal_acts/dc79f78c-662e-4ceb-8f76-b812a503e150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
@@ -141,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -408,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61BEA126"/>
+    <w:nsid w:val="BE8AA782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/cabinet-ministers-amends-rules-governing-financing-education-ukrainian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/dc79f78c-662e-4ceb-8f76-b812a503e150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/cabinet-ministers-amends-rules-governing-financing-education-ukrainian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/dc79f78c-662e-4ceb-8f76-b812a503e150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>