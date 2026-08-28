--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Cypriot Deputy Minister of Migration and International Protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Cypriot Deputy Minister of Migration and International Protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Migration and Asylum met with the Deputy Minister of Migration and International Protection of the Republic of Cyprus to discuss developments in immigration and the strengthening of cooperation between Greece and Cyprus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two sides focused on the functioning of the return mechanisms and the effective implementation of the current European regulatory framework. The common goal is to reduce migration flows and prioritise returns of those not entitled to international protection. Particular emphasis was also placed on the need to strengthen European solidarity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (23 April, 2026), Συνάντηση Θάνου Πλεύρη με τον υφυπουργό Μετανάστευσης της Κυπριακής Δημοκρατίας, Νίκο Ιωαννίδη -Προτεραιότητα στις επιστροφές και κοινή προετοιμασία για το νέο Σύμφωνο. [Thanos Plevris meets with the Deputy Minister of Immigration of the Republic of Cyprus, Nikos Ioannides - Priority on returns and joint preparation for the new Pact],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-yfypoyrgo-metanasteysis-tis-kypriakis-dimokratias-niko-ioannidi-proteraiotita-stis-epistrofes-kai-koini-proetoimasia-gia-to-neo-symfono/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC19E6AA"/>
+    <w:nsid w:val="04E1D2A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-cypriot-deputy-minister-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-yfypoyrgo-metanasteysis-tis-kypriakis-dimokratias-niko-ioannidi-proteraiotita-stis-epistrofes-kai-koini-proetoimasia-gia-to-neo-symfono/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>