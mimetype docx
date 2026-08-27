--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Frontex Executive Director zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Frontex Executive Director</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Migration and Asylum met with the Executive Director of Frontex, in the context of strengthening cooperation between Greece and the European Union in managing migration. During the meeting, they discussed the migratory flows from Libya to Crete and the need for constant operational readiness and coordination of all competent authorities. The discussion also touched upon the contribution of Frontex to the surveillance of maritime borders and the timely recording of movements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The central point of discussion was the strengthening of returns, which was set as a key priority for the effective management of migration. It was agreed on the need to intensify the relevant procedures, with the aim of creating a more efficient and functional return system at the European level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (23 April, 2026), Συνάντηση Θάνου Πλεύρη με τον Εκτελεστικό Διευθυντή της Frontex, Hans Leijtens – Στο επίκεντρο οι ροές από Λιβύη και η ενίσχυση των επιστροφών. [Thanos Plevris meets with the Executive Director of Frontex, Hans Leijtens – Focus on flows from Libya and strengthening returns.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-ektelestiko-dieythynti-tis-frontex-hans-leijtens-sto-epikentro-oi-roes-apo-livyi-kai-i-enischysi-ton-epistrofon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F1691B2"/>
+    <w:nsid w:val="906BD3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-frontex-executive-director" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-ektelestiko-dieythynti-tis-frontex-hans-leijtens-sto-epikentro-oi-roes-apo-livyi-kai-i-enischysi-ton-epistrofon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>