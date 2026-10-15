--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,104 +22,116 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Greek Minister of Migration and Asylum meets with Frontex Executive Director</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Migration and Asylum met with the Executive Director of Frontex, in the context of strengthening cooperation between Greece and the European Union in managing migration. During the meeting, they discussed the migratory flows from Libya to Crete and the need for constant operational readiness and coordination of all competent authorities. The discussion also touched upon the contribution of Frontex to the surveillance of maritime borders and the timely recording of movements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The central point of discussion was the strengthening of returns, which was set as a key priority for the effective management of migration. It was agreed on the need to intensify the relevant procedures, with the aim of creating a more efficient and functional return system at the European level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (23 April, 2026), Συνάντηση Θάνου Πλεύρη με τον Εκτελεστικό Διευθυντή της Frontex, Hans Leijtens – Στο επίκεντρο οι ροές από Λιβύη και η ενίσχυση των επιστροφών. [Thanos Plevris meets with the Executive Director of Frontex, Hans Leijtens – Focus on flows from Libya and strengthening returns.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-ektelestiko-dieythynti-tis-frontex-hans-leijtens-sto-epikentro-oi-roes-apo-livyi-kai-i-enischysi-ton-epistrofon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
@@ -154,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -264,51 +276,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -421,51 +433,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="906BD3EF"/>
+    <w:nsid w:val="C47C2FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -694,51 +706,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-frontex-executive-director" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-ektelestiko-dieythynti-tis-frontex-hans-leijtens-sto-epikentro-oi-roes-apo-livyi-kai-i-enischysi-ton-epistrofon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-migration-and-asylum-meets-frontex-executive-director" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-thanoy-pleyri-me-ton-ektelestiko-dieythynti-tis-frontex-hans-leijtens-sto-epikentro-oi-roes-apo-livyi-kai-i-enischysi-ton-epistrofon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>