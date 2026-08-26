--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE pilots ‘The AI Lab’ project to explore responsible AI in case processing zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE pilots ‘The AI Lab’ project to explore responsible AI in case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Appeals Board (UNE) is piloting ‘The AI Lab’ project to understand whether artificial intelligence can contribute to safe and efficient case processing. The project consists of two main activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A group of up to 20 experienced case officers will use Copilot Chat as a support for carefully selected case preparation tasks, such as writing the case's background in draft decisions. The rest of the case processing takes place in the usual way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -73,85 +74,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prior to the launch of the pilot project, UNE mapped risks, provided training and put in place routines. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The pilot is carried out in the following types of cases: family immigration, asylum cases from Ukraine and the Middle East, cases of revocation of citizenship, and cases concerning work, studies and expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNE recently updated </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the privacy policy on une.no </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">with the following text: "In some cases, we can use AI systems as a support tool to clean, structure and draft a description of cases. AI is not used to support decision-makers in their assessment of the case. We have solutions, frameworks and routines that ensure a responsible and controlled use of the AI systems, in accordance with the regulations."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (4 May, 2026), Pilot med KI-verktøy i UNE [Pilot with AI tools at UNE],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/pilot-med-ki-verktoy-i-une/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,187 +283,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CA11CBD1"/>
+    <w:nsid w:val="F58F4EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -564,51 +600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9FF77EF9"/>
+    <w:nsid w:val="901132E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -844,51 +880,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-pilots-ai-lab-project-explore-responsible-ai-case-processing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/saken-din/dine-personopplysninger/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/pilot-med-ki-verktoy-i-une/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>