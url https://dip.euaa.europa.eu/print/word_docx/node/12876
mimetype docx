--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,135 +22,147 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNE pilots ‘The AI Lab’ project to explore responsible AI in case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Appeals Board (UNE) is piloting ‘The AI Lab’ project to understand whether artificial intelligence can contribute to safe and efficient case processing. The project consists of two main activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A group of up to 20 experienced case officers will use Copilot Chat as a support for carefully selected case preparation tasks, such as writing the case's background in draft decisions. The rest of the case processing takes place in the usual way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Developing internal services, for example to anonymise decisions and translate documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prior to the launch of the pilot project, UNE mapped risks, provided training and put in place routines. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The pilot is carried out in the following types of cases: family immigration, asylum cases from Ukraine and the Middle East, cases of revocation of citizenship, and cases concerning work, studies and expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNE recently updated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the privacy policy on une.no </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">with the following text: "In some cases, we can use AI systems as a support tool to clean, structure and draft a description of cases. AI is not used to support decision-makers in their assessment of the case. We have solutions, frameworks and routines that ensure a responsible and controlled use of the AI systems, in accordance with the regulations."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (4 May, 2026), Pilot med KI-verktøy i UNE [Pilot with AI tools at UNE],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/pilot-med-ki-verktoy-i-une/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.05.2026</w:t>
       </w:r>
@@ -185,52 +197,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -295,51 +307,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -452,51 +464,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F58F4EC4"/>
+    <w:nsid w:val="474EDCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -600,51 +612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="901132E5"/>
+    <w:nsid w:val="F4862D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -876,51 +888,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-pilots-ai-lab-project-explore-responsible-ai-case-processing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/saken-din/dine-personopplysninger/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/pilot-med-ki-verktoy-i-une/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-pilots-ai-lab-project-explore-responsible-ai-case-processing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/saken-din/dine-personopplysninger/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/pilot-med-ki-verktoy-i-une/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>