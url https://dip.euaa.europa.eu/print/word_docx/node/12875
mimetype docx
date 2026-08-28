--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,146 +13,138 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister at the Delphi Economic Forum stresses deterrence at borders and return centres outside the EU zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister at the Delphi Economic Forum stresses deterrence at borders and return centres outside the EU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Minister of Migration and Asylum participated in the 11th Delphi Economic Forum, contributing to the panel on "Migration Strategy in an Age of Pressure", together with the Federal Minister of the Interior of Austria and the Deputy Minister of Migration and International Protection of Cyprus. The Greek Minister presented the Greek strategy against increasing migratory pressures, emphasising the protection of external borders, deterrence and returns. He noted that deterrence is a necessary dimension of a serious migration policy, while he underlined that border guarding cannot be understood without active protection against illegal flows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Greek Minister stated that Europe is now entering a different period of migration management, leaving behind policies such as open borders, which in his words failed, moving towards a "strict but fair" approach. He also referred to the implementation of the New Pact on Migration and Asylum, noting that its success will depend on the effectiveness of the new return framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Extensive reference was made to the cooperation between Greece, Austria, Germany, the Netherlands and Denmark for the creation of return centres outside the European Union (Return Hubs), emphasising that this specific initiative constitutes a crucial step for a new European return architecture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Minister distinguished between illegal and legal migration stating that the latter serves exclusively the real needs of the economy. He noted that Greece is accelerating the procedures for relocating workers in critical sectors, such as agricultural production, tourism, construction and industry, through organized and controlled channels. Furthermore, he presented the initiatives to connect recognized refugees with the labour market, pointing out that integration occurs through work and not through benefit dependency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overall, he reiterated that the Greek migration strategy is based on three pillars: border protection and deterrence; strengthening returns, and organised legal migration routes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...49 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (24 April, 2026), Θάνος Πλεύρης στο Delphi Economic Forum: Αποτροπή στα σύνορα και κέντρα επιστροφών εκτός της ΕΕ [Thanos Plevris at the Delphi Economic Forum: Deterrence at borders and return centers outside the EU],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/thanos-pleyris-sto-delphi-economic-forum-apotropi-sta-synora-kai-kentra-epistrofon-ektos-tis-ee/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,52 +175,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -281,187 +273,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6AD43182"/>
+    <w:nsid w:val="C0BD59F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -690,55 +715,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-delphi-economic-forum-stresses-deterrence-borders-and-return-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/thanos-pleyris-sto-delphi-economic-forum-apotropi-sta-synora-kai-kentra-epistrofon-ektos-tis-ee/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-delphi-economic-forum-stresses-deterrence-borders-and-return-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/thanos-pleyris-sto-delphi-economic-forum-apotropi-sta-synora-kai-kentra-epistrofon-ektos-tis-ee/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>