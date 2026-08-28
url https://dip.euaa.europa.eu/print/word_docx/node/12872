--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministers of Greece, Bulgaria and Türkiye meet on migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministers of Greece, Bulgaria and Türkiye meet on migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 29 April 2026, the Greek Minister of Immigration and Asylum, the Bulgarian Minister of the Interior, and the Turkish Minister of the Interior met in Athens to discuss issues concerning their respective ministries. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the meeting, a positive assessment was made of the ongoing trilateral cooperation, with the ministers expressing their satisfaction with the progress achieved. In addition, views were exchanged on strengthening and deepening cooperation in the common fight against migrant smuggling and migratory flows. They also stressed the need for cooperation in the fight against migrant smuggling networks and expressed their determination to combat organized crime effectively and decisively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Greek Minister warmly welcomed his counterparts and outlined Greece’s strict anti-illegal migration policy in managing migration flows along its land and sea borders. He expressed his satisfaction with the level of trilateral cooperation and the fact that flows have significantly decreased. He stressed the need to further intensify the fight against smuggling networks and traffickers on maritime routes. He also expressed Greece’s interest in implementing a strong return policy to countries of origin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (29 April, 2026), Τριμερής συνάντηση Υπουργών Ελλάδας, Βουλγαρίας, Τουρκίας στην Αθήνα για το μεταναστευτικό [Trilateral meeting of Ministers of Greece, Bulgaria, Turkey in Athens on migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/trimeris-synantisi-ypoyrgon-elladas-voylgarias-toyrkias-stin-athina-gia-to-metanasteytiko/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8715AD9A"/>
+    <w:nsid w:val="545B24AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministers-greece-bulgaria-and-turkiye-meet-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/trimeris-synantisi-ypoyrgon-elladas-voylgarias-toyrkias-stin-athina-gia-to-metanasteytiko/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministers-greece-bulgaria-and-turkiye-meet-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/trimeris-synantisi-ypoyrgon-elladas-voylgarias-toyrkias-stin-athina-gia-to-metanasteytiko/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>