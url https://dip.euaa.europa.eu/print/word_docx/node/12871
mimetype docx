--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,126 +13,142 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Public consultation opens for a "National Strategy for the Protection of Vulnerable Persons" zzzzzz</w:t>
+          <w:t xml:space="preserve">Public consultation opens for a "National Strategy for the Protection of Vulnerable Persons"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As of 30 April 2026, the "National Strategy for the Protection of Vulnerable Persons" was put up for public consultation through the platform </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.opengov.gr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The strategy is the basic framework for the design and implementation of policies related to strengthening the protection of vulnerable persons. It focuses on the timely identification of protection needs and the provision of effective and targeted support, aiming at the immediate and substantive response of the competent services and bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The strategy seeks to enhance access by vulnerable persons to protection and support services, improve coordination between competent actors, and strengthen the overall protection system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (7 May, 2026), Έναρξη δημόσιας ηλεκτρονικής διαβούλευσης για την «Εθνική Στρατηγική για την Προστασία των Ευάλωτων Προσώπων» [Launch of a public electronic consultation on the "National Strategy for the Protection of Vulnerable Persons"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/enarxi-dimosias-ilektronikis-diavoyleysis-gia-tin-ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +179,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +277,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B6E936D3"/>
+    <w:nsid w:val="30830C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +719,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-consultation-opens-national-strategy-protection-vulnerable-persons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opengov.gr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/enarxi-dimosias-ilektronikis-diavoyleysis-gia-tin-ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-consultation-opens-national-strategy-protection-vulnerable-persons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.opengov.gr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/enarxi-dimosias-ilektronikis-diavoyleysis-gia-tin-ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>