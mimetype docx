--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Ministry of the Interior provides annual review of its activities zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Federal Ministry of the Interior provides annual review of its activities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding its migration policies, the ministry observed that irregular migration had curbed and the burden on local authorities had eased following a range of measures, such as the implementation of the new CEAS, the expansion of border controls, the designation of additional safe countries of origin, and the consistency of returns, including to Afghanistan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum figures for April 2026 show that the number of first-time applications fell to the lowest monthly level since 2013 (excluding the period of the COVID-19 pandemic).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (5 May, 2026), Vertrauen wächst nicht durch Worte, sondern durch Taten. Eine Jahresbilanz des Bundesministeriums des Innern [Trust is not built through words, but through actions. Federal Ministry of the Interior makes annual review],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/05/ein-jahr-breg.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71A4827B"/>
+    <w:nsid w:val="CF619542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-ministry-interior-provides-annual-review-its-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/05/ein-jahr-breg.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-ministry-interior-provides-annual-review-its-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/05/ein-jahr-breg.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>