--- v1 (2026-08-28)
+++ v2 (2026-08-29)
@@ -7,60 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Ministry of the Interior provides annual review of its activities</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding its migration policies, the ministry observed that irregular migration had curbed and the burden on local authorities had eased following a range of measures, such as the implementation of the new CEAS, the expansion of border controls, the designation of additional safe countries of origin, and the consistency of returns, including to Afghanistan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum figures for April 2026 show that the number of first-time applications fell to the lowest monthly level since 2013 (excluding the period of the COVID-19 pandemic).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
@@ -244,51 +242,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +399,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF619542"/>
+    <w:nsid w:val="6B945E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +672,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-ministry-interior-provides-annual-review-its-activities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/05/ein-jahr-breg.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/05/ein-jahr-breg.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>