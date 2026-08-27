--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,100 +13,114 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swiss Refugee Council raises concerns about returns to Syria zzzzzz</w:t>
+          <w:t xml:space="preserve">Swiss Refugee Council raises concerns about returns to Syria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Refugee Council welcomed the decision of the State Secretariat for Migration (SEM) to resume the processing of asylum applications by Syrian nationals as of May 2026, after a suspension lasting 16 months since December 2024. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, the organisation strongly warned against returning individuals to Syria, considering such removals generally unreasonable. It highlighted the ongoing armed conflict, widespread destruction of infrastructure, economic collapse and persistent human rights violations. According to OSAR, the transitional government is unable to ensure the population’s safety.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Given these conditions, the organisation highlighted that Switzerland should continue to protect Syrian nationals through temporary admission rather than pursuing returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (17 April, 2026), Syrie : l’OSAR salue la reprise des décisions d’asile et juge les renvois inexigibles [Syria: Swiss Refugee Council Welcomes Resumption of Asylum Decisions and Deems Returns Unreasonable],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/syrie-osar-salue-reprise-decisions-asile-juge-renvois-inexigibles-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +151,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +249,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C934DB8E"/>
+    <w:nsid w:val="A0A6274B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +691,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-raises-concerns-about-returns-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/syrie-osar-salue-reprise-decisions-asile-juge-renvois-inexigibles-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/swiss-refugee-council-raises-concerns-about-returns-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/syrie-osar-salue-reprise-decisions-asile-juge-renvois-inexigibles-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>