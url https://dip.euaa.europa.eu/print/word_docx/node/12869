--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -418,51 +418,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0A6274B"/>
+    <w:nsid w:val="D5C2F5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>