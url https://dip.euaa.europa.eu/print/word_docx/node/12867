--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM announces a new project for a federal asylum centre in Buosingen zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM announces a new project for a federal asylum centre in Buosingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Buildings and Logistics (FOBL) and the State Secretariat for Migration (SEM) announced the selection of a project for a new federal asylum centre in Buosingen, located in the municipality of Arth (canton of Schwyz).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following a parallel study process, an expert panel recommended advancing the design proposed by the general planning team led by Zurich-based Ruprecht GmbH. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The centre, to be built on a former campsite on the eastern edge of Goldau, will accommodate up to 170 asylum seekers and is assigned to the Ticino and Central Switzerland asylum region. It will not handle asylum procedures but will provide accommodation in line with federal requirements to ensure sufficient capacity across Switzerland’s six asylum regions.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
@@ -74,51 +75,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (5 March, 2026), Buosingen: sélection du projet de futur centre fédéral pour requérants d’asile [Buosingen: Selection of the project for the future federal centre for asylum seekers],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/ND-d-zEbFUaquSzOw-8TS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,187 +249,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D02F0556"/>
+    <w:nsid w:val="B687E6F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,51 +695,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-announces-new-project-federal-asylum-centre-buosingen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/ND-d-zEbFUaquSzOw-8TS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>