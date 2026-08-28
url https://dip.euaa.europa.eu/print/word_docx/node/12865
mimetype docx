--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -13,123 +13,126 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council reports on the positive impact of private accommodation on integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council reports on the positive impact of private accommodation on integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council reported that being hosted in a private household for people who have fled their country, particularly displaced persons from Ukraine, has had an overall positive impact on their integration in Switzerland.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, commissioned by the National Council, finds that private accommodation helps refugees manage their daily lives and supports their social, linguistic, cultural and professional integration, although these trends still need further confirmation. Close contact between refugees and host families is also seen as strengthening social cohesion and fostering greater public acceptance of refugees. However, it remains unclear whether this model leads to financial savings for the public sector: while faster labour market integration may reduce costs, the expenses related to selecting and supporting host families are significant.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report suggests that this form of accommodation could be extended to recognised refugees and provisionally admitted persons, depending on factors such as housing availability. The Federal Council encouraged cantons to consider using private hosting as a complementary accommodation option, especially in extraordinary situations.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the government highlighted the importance of sustained civic engagement and noted that the State Secretariat for Migration (SEM) will work with relevant stakeholders to support ongoing integration efforts.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), Héberger chez des particuliers les personnes ayant fui leur pays a des effets positifs sur leur intégration [Hosting people who have fled their country in private homes has a positive effect on their integration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/06uaHOIkFcNkkgUt5vGn9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,187 +261,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD82B9D5"/>
+    <w:nsid w:val="7A21A8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,51 +707,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-positive-impact-private-accommodation-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/rp72-vJdHRio/260401-ber-br-private-unterbringung-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/06uaHOIkFcNkkgUt5vGn9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>