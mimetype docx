--- v2 (2026-08-27)
+++ v3 (2026-10-30)
@@ -22,55 +22,67 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Council reports on the best interest of the child</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council concluded in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that the current legal framework adequately takes into account the best interests of the child in the areas of asylum and foreign nationals law. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report, commissioned by the National Council, also emphasises that further practical improvements are still needed, particularly in procedures, accommodation, care and education.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the report, progress has been made by the State Secretariat for Migration (SEM) and cantonal authorities in supporting unaccompanied minors. Their asylum applications are prioritised and they are assigned a trusted representative to safeguard their interests throughout the procedure.</w:t>
       </w:r>
       <w:br/>
@@ -91,72 +103,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">The report responds to a parliamentary request submitted by National Councillor Samira Marti (Postulate 20.4421). To address the issue, the SEM commissioned an external study and set up a broad advisory group involving representatives from cantons, municipalities, international organisations, civil society and federal authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), Garantir le bien de l’enfant dans le cadre du droit de l’asile et des étrangers [Guaranteeing the welfare of the child within the framework of asylum and alien law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), [ Report of the Federal Council on the implementation of postulate 20.4421 Marti Samira of 8 December 2020],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
@@ -191,52 +203,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -301,51 +313,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -458,51 +470,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD1960D8"/>
+    <w:nsid w:val="A9FEF7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -731,51 +743,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>