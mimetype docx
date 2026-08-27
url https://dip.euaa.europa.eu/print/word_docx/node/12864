--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council reports on the best interest of the child zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council reports on the best interest of the child</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Federal Council concluded in a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that the current legal framework adequately takes into account the best interests of the child in the areas of asylum and foreign nationals law. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report, commissioned by the National Council, also emphasises that further practical improvements are still needed, particularly in procedures, accommodation, care and education.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the report, progress has been made by the State Secretariat for Migration (SEM) and cantonal authorities in supporting unaccompanied minors. Their asylum applications are prioritised and they are assigned a trusted representative to safeguard their interests throughout the procedure.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Improvements have also been achieved in raising awareness and strengthening the skills of professionals working with children. However, the report identifies remaining gaps, including the need for a standardized procedure to assess the best interests of the child, as well as further enhancements in accommodation and care arrangements for children and adolescents.</w:t>
@@ -89,74 +103,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">The report responds to a parliamentary request submitted by National Councillor Samira Marti (Postulate 20.4421). To address the issue, the SEM commissioned an external study and set up a broad advisory group involving representatives from cantons, municipalities, international organisations, civil society and federal authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), Garantir le bien de l’enfant dans le cadre du droit de l’asile et des étrangers [Guaranteeing the welfare of the child within the framework of asylum and alien law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), [ Report of the Federal Council on the implementation of postulate 20.4421 Marti Samira of 8 December 2020],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -187,52 +203,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -285,187 +301,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB5B6A2B"/>
+    <w:nsid w:val="47A57EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -694,55 +743,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>