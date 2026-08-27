--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,67 +22,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Council reports on the best interest of the child</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Federal Council concluded in a </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that the current legal framework adequately takes into account the best interests of the child in the areas of asylum and foreign nationals law. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report, commissioned by the National Council, also emphasises that further practical improvements are still needed, particularly in procedures, accommodation, care and education.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the report, progress has been made by the State Secretariat for Migration (SEM) and cantonal authorities in supporting unaccompanied minors. Their asylum applications are prioritised and they are assigned a trusted representative to safeguard their interests throughout the procedure.</w:t>
       </w:r>
       <w:br/>
@@ -103,72 +91,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">The report responds to a parliamentary request submitted by National Councillor Samira Marti (Postulate 20.4421). To address the issue, the SEM commissioned an external study and set up a broad advisory group involving representatives from cantons, municipalities, international organisations, civil society and federal authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), Garantir le bien de l’enfant dans le cadre du droit de l’asile et des étrangers [Guaranteeing the welfare of the child within the framework of asylum and alien law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (1 April, 2026), [ Report of the Federal Council on the implementation of postulate 20.4421 Marti Samira of 8 December 2020],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
@@ -203,52 +191,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -470,51 +458,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47A57EE3"/>
+    <w:nsid w:val="BD1960D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -743,51 +731,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-reports-best-interest-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cms.news.admin.ch/dam/fr/der-schweizerische-bundesrat/stQbN2PtlczN/260401-ber-br-kindeswohl-asyl-auslaenderrecht-f.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VmRt6ByiYYfxCH7GjmH12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>