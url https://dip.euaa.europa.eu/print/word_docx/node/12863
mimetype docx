--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,99 +13,113 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM appoints the new Deputy Director of the State Secretariat for Migration zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM appoints the new Deputy Director of the State Secretariat for Migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) announced the appointment of Manuel Jakob as its new Deputy Director, effective from 1 August 2026. Federal Councillor Beat Jans, head of the Federal Department of Justice and Police (FDJP), informed the Federal Council of the decision.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The position was re-advertised as part of a reorganisation of SEM’s executive management. Manuel Jakob was selected and will take up his new role in August 2026. At that time, the current Deputy Director, Claudio Martelli, will return to his previous position as Deputy Director and Head of the Asylum Directorate.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Department of Justice and Police | Eidgenössisches Justiz- und Polizeidepartement | Département fédéral de justice et police | Dipartimento federale di giustizia e polizia (1 April, 2026), Manuel Jakob nommé directeur suppléant du Secrétariat d’État aux migrations [Manuel Jakob appointed Deputy Director of the State Secretariat for Migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/mfa%5Faxt7GqENylIphv9lD</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +248,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3733A640"/>
+    <w:nsid w:val="BBE9F0E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +690,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-appoints-new-deputy-director-state-secretariat-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/mfa%5Faxt7GqENylIphv9lD" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-appoints-new-deputy-director-state-secretariat-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/mfa%5Faxt7GqENylIphv9lD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>