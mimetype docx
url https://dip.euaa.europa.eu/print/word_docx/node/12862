--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,144 +13,148 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM awards contract for external reporting office in federal asylum centres zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM awards contract for external reporting office in federal asylum centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) announced that it awarded the contract to operate the external reporting office in federal asylum centres to the Bern regional association of the Swiss Workers’ Relief Agency, starting in autumn 2026.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The external reporting office will allow asylum seekers, staff of service providers responsible for care and security, as well as volunteers, to report potential irregularities in federal asylum accommodation. Its role will be to receive reports, advise affected individuals, and when necessary, refer them to specialised counselling services or law enforcement authorities.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tender covers October 2026-31 December 2031 and was published on Switzerland’s public procurement platform (simap.ch). </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSEO Bern was selected and had prior experience managing one of the two reporting offices during the pilot project phase (2022–2024).</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (1 May, 2026), Le SEM attribue le mandat pour le bureau de signalement externe dans les centres fédéraux pour requérants d’asile (CFA) [SEM awards mandate for external reporting office at Federal Asylum Seekers' Centres (CFAs)],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/VN7IES9oqGqi8ccG0TSId</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (1 May, 2026), Projet « Bureau de signalement externe » [External Reporting Office Project],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sem.admin.ch/sem/fr/home/asyl/asylverfahren/asylregionen-baz/externe-meldestelle.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -279,187 +283,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BEA1D229"/>
+    <w:nsid w:val="DAF7C72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,51 +729,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-awards-contract-external-reporting-office-federal-asylum-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home/asyl/asylverfahren/asylregionen-baz/externe-meldestelle.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/VN7IES9oqGqi8ccG0TSId" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>