--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Study visit to Italy to share best practices on the protection and vulnerabilities of refugees at the local level zzzzzz</w:t>
+          <w:t xml:space="preserve">Study visit to Italy to share best practices on the protection and vulnerabilities of refugees at the local level</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A study visit to Italy took place on 13-17 April 2026 to share best practices on the protection and particular vulnerabilities of migrants at the local level, as part of a project supporting a new institutional framework and a coordinated approach to the integration of migrants in Portugal. The project aims to support the Agency for Integration, Migration and Asylum (AIMA) in ensuring that migrant communities have access to efficient and personalised integration services.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The study visit took place in the framework of a project providing technical assistance to Portugal to strengthen its decentralised response to situations involving the protection and particular vulnerability of migrants, including capacity-building of local authorities aiming to ensure that frontline staff are adequately equipped with the necessary skills to respond on the ground, and that case management and referral procedures are clearly defined and implemented.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -237,51 +239,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (23 April, 2026), Visita de estudo a Itália para partilha e observação de boas práticas sobre proteção e especial vulnerabilidade de pessoas migrantes ao nível local [Study visit to Italy to share and observe best practices regarding the protection and particular vulnerability of migrants at local level],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portugal.iom.int/pt-pt/news/visita-de-estudo-italia-para-partilha-e-observacao-de-boas-praticas-sobre-protecao-e-especial-vulnerabilidade-de-pessoas-migrantes-ao-nivel-local</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -410,187 +413,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD9D0437"/>
+    <w:nsid w:val="2238BC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -694,51 +730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="856B8267"/>
+    <w:nsid w:val="5F737A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -842,51 +878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C54CFEE2"/>
+    <w:nsid w:val="090B900A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1125,51 +1161,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/portugal/study-visit-italy-share-best-practices-protection-and-vulnerabilities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portugal.iom.int/pt-pt/news/visita-de-estudo-italia-para-partilha-e-observacao-de-boas-praticas-sobre-protecao-e-especial-vulnerabilidade-de-pessoas-migrantes-ao-nivel-local" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>