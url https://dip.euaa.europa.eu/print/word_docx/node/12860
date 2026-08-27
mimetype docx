--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">German-speaking Ministers of the Interior hold annual meeting zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">German-speaking Ministers of the Interior hold annual meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German-speaking Ministers of the Interior from Germany, Liechtenstein, Luxembourg, Austria and Switzerland and EU Commissioner Magnus Brunner met in Luxembourg on 29 April 2026 for consultations on migration issues, the fight against organised crime, civil protection and disaster management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This working meeting takes place once a year and aims to facilitate dialogue and close coordination in the field of security and migration policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This year’s meeting focused on the implementation of the CEAS, the new EU visa strategy and return regulation, as well as the fight against drug-related crime, crisis management and drone defence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (29 April, 2026), Arbeitstreffen der deutschsprachigen Innenminister in Luxemburg [Work meeting of German-speaking interior ministers in Luxembourg],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/dachlilux-2026.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D3A748A"/>
+    <w:nsid w:val="834EE690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-speaking-ministers-interior-hold-annual-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/dachlilux-2026.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-speaking-ministers-interior-hold-annual-meeting" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2026/04/dachlilux-2026.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>