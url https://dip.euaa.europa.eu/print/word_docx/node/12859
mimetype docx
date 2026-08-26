--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,116 +13,131 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland adjusts rules for protection status S for applicants from Western Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland adjusts rules for protection status S for applicants from Western Ukraine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 1 November 2025, Switzerland revised its practice for granting protection status S by taking into account an applicant's region of origin in Ukraine. Individuals from seven western regions are, in principle, no longer eligible for protection, as returns to these areas are considered reasonable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By the end of February 2026, 104 return decisions had been issued, while many cases remained pending due to more complex assessments. The new approach has increased procedural workload and lengthened decision times, although applications from the affected regions have declined overall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (2 April, 2026), Adaptation de la pratique pour l’ouest de l’Ukraine : aperçu de la première phase de mise en œuvre [Adapting the practice for western Ukraine: an overview of the first phase of implementation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/iF8gzpGDk8peD0o7eRBDz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Switzerland extends temporary protection status (status S) for Ukrainians until 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +168,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +266,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="817B8253"/>
+    <w:nsid w:val="4498DB76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +708,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-adjusts-rules-protection-status-s-applicants-western-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/iF8gzpGDk8peD0o7eRBDz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/switzerland-extends-temporary-protection-status-status-s-ukrainians-until" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-adjusts-rules-protection-status-s-applicants-western-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/iF8gzpGDk8peD0o7eRBDz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/switzerland/switzerland-extends-temporary-protection-status-status-s-ukrainians-until" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>