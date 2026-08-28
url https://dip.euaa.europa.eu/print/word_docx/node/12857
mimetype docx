--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,100 +13,114 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SEM resumes decisions on asylum applications by Syrian nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">SEM resumes decisions on asylum applications by Syrian nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) will resume processing asylum applications by Syrian nationals as of 1 May 2026, following a reassessment of the situation after the fall of the Assad government. While each case will be examined individually, SEM considers that returns may be possible to certain regions under specific conditions, although many applicants are still unlikely to meet the criteria due to ongoing instability. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, Switzerland is expanding voluntary return support programmes and offering financial assistance to those wishing to return.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 April, 2026), Le SEM recommence à statuer sur les demandes d’asile des réfugiés syriens [The SEM resumes adjudicating asylum applications from Syrian refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +151,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +249,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BEF89BA4"/>
+    <w:nsid w:val="FC0886EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +691,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-resumes-decisions-asylum-applications-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-resumes-decisions-asylum-applications-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>