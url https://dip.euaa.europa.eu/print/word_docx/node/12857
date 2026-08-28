--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -22,101 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SEM resumes decisions on asylum applications by Syrian nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) will resume processing asylum applications by Syrian nationals as of 1 May 2026, following a reassessment of the situation after the fall of the Assad government. While each case will be examined individually, SEM considers that returns may be possible to certain regions under specific conditions, although many applicants are still unlikely to meet the criteria due to ongoing instability. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, Switzerland is expanding voluntary return support programmes and offering financial assistance to those wishing to return.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 April, 2026), Le SEM recommence à statuer sur les demandes d’asile des réfugiés syriens [The SEM resumes adjudicating asylum applications from Syrian refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.04.2026</w:t>
       </w:r>
@@ -151,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -418,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FC0886EC"/>
+    <w:nsid w:val="9D975D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -691,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-resumes-decisions-asylum-applications-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-resumes-decisions-asylum-applications-syrian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/dTm8DSMjpPOEDkeA-HmZT" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>