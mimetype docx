--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council launches consultations on amendments to strengthen labour market integration zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Federal Council launches consultations on amendments to strengthen labour market integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council launched a consultation on amendments to the Foreign Nationals and Integration Act (FNIA) to strengthen the labour market integration of individuals arriving through family reunification. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal aims to better utilise the domestic workforce by requiring unemployed or inactive migrants to register with career guidance services, which will support their entry into employment and recognition of qualifications. At the same time, the government extended the Perspecta pilot programme until 2030 to assist qualified individuals in integrating professionally (supporting the recognition of their diplomas). The consultation will run until 12 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (22 April, 2026), Le Conseil fédéral entend mieux exploiter le potentiel offert par la main-d’œuvre en Suisse [Federal Council wants to make better use of the potential of the Swiss workforce],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/s4-Xcmav1h%5FNcUPTbhSP4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Content of protection, Family reunification, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DED5ACA"/>
+    <w:nsid w:val="EBB868A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-launches-consultations-amendments-strengthen-labour-market" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/s4-Xcmav1h%5FNcUPTbhSP4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-launches-consultations-amendments-strengthen-labour-market" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/s4-Xcmav1h%5FNcUPTbhSP4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>