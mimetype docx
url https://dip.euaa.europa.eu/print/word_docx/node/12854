--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -522,240 +522,327 @@
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; Article 9 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as amended by Law No 132/2018 and Law No 50/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Length of the first and subsequent residence permits: The initial residence permit for refugees and beneficiaries of subsidiary protection is granted for 5 years (Article 23 </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The initial residence permit for refugees and beneficiaries of subsidiary protection is granted for 5 years (Article 23 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Grounds for withdrawal of the status: The grounds for withdrawal include cessation situations, such as the refugee accessing protection in their home country, regaining citizenship, becoming naturalised, returning to their country or experiencing durable changes in the conditions justifying their status (Article 9 </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The National Commission for the Right of Asylum is responsible for the review of refugee status which occurs automatically in cases of cessation or revocation. Reviews can also be prompted by significant changes in the circumstances that led to the original status recognition. The competent Questura or, in security-related cases, the relevant police department refers cases to the National Commission, which informs the refugee of the review process. Refugees may request a personal interview and submit documents to defend their case. Legal aid is available at their expense, and the outcome of the review can be appealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The Police Headquarters also manages the renewal of refugee status. They request an opinion from the Territorial Commission after the initial permit expires. The new residence permit is issued unless there are grounds for cessation or revocation. Renewal procedures may include a personal interview, and legal aid is accessible at the refugee's expense, with appeal options available if renewal is denied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Withdrawal of refugee status is initiated by the National Commission for the Right of Asylum, which assesses the refugee's situation or behaviour. This process may involve a personal interview, with legal aid available. The decision can be appealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The grounds for withdrawal include cessation situations, such as the refugee accessing protection in their home country, regaining citizenship, becoming naturalised, returning to their country or experiencing durable changes in the conditions justifying their status (Article 9 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as amended by Law No 132/2018 and Law No 50/2023). Revocation may occur if the status was granted based on false information, the person poses a national security threat or was involved in serious crimes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Consequences of the withdrawal of the status: Upon withdrawal, the National Commission may grant alternative forms of protection, such as subsidiary or special protection status, with documentation forwarded to the relevant police chief to issue a permit. If all forms of protection are withdrawn, the Questore issues an expulsion order after the appeal period expires, ending the individual's residence rights.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Upon withdrawal, the National Commission may grant alternative forms of protection, such as subsidiary or special protection status, with documentation forwarded to the relevant police chief to issue a permit. If all forms of protection are withdrawn, the Questore issues an expulsion order after the appeal period expires, ending the individual's residence rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection status</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of subsidiary protection: Article 23 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; Articles 15, 16 and 18 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Length of the first and subsequent residence permits: The initial residence permit for beneficiaries of subsidiary protection is granted for a duration of 5 years, and this period is also applicable for subsequent renewals (Article 23 </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The initial residence permit for beneficiaries of subsidiary protection is granted for a duration of 5 years, and this period is also applicable for subsequent renewals (Article 23 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Grounds for the withdrawal of the status: Grounds for withdrawal of subsidiary protection include cessation and revocation criteria. Cessation grounds involve durable changes in conditions that negate the risk of serious harm, as well as unjustified short-term returns to the country of origin (Article 15 </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The National Commission for the Right of Asylum is responsible for reviewing subsidiary protection status. Automatic reviews occur when there are indications of cessation or revocation of status, and additional grounds for review may include significant changes in conditions that originally justified the protection. The competent Questura, or the relevant police department in cases related to state security, refers such cases to the National Commission. The beneficiary is informed of the review process and may request a personal interview or submit documents to defend their case. A personal interview is conducted if requested by the beneficiary. Legal aid is available at their own expense, allowing them to be accompanied by their lawyer during the interview. The outcome of the review procedure can be appealed if the beneficiary disagrees with the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Renewal occurs after the competent Territorial Commission confirms that the conditions for recognising subsidiary protection still exist. The renewal of subsidiary protection is managed by Police Headquarters, which initiates the process after the 5-year permit expires by requesting an opinion from the Territorial Commission. If the conditions for renewal are confirmed, a new residence permit is issued. The renewal process can involve a personal interview, and legal aid is also available. Should a renewal be denied, beneficiaries have the right to appeal the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Withdrawal of subsidiary protection is overseen by the National Commission for the Right of Asylum. The withdrawal process can be initiated by the authorities based on concerns about the beneficiary's situation or behaviour. This involves assessing the case, which may include a personal interview with the beneficiary, who may seek legal aid during this process. The outcome of the withdrawal procedure can be appealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grounds for the withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Grounds for withdrawal of subsidiary protection include cessation and revocation criteria. Cessation grounds involve durable changes in conditions that negate the risk of serious harm, as well as unjustified short-term returns to the country of origin (Article 15 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 251/2007</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,). Revocation grounds, per Article 18, include situations similar to those outlined in Article 16, as well as instances where status was granted based on false information or documentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Consequences of the withdrawal of the status: Upon withdrawal of subsidiary protection, the National Commission may grant an alternative form of protection, such as refugee status or special protection, forwarding the necessary documentation to the relevant police chief (Questore) to issue the corresponding residence permit. If no alternative protection is granted, the Questore issues an expulsion order once the appeal period has expired, ceasing the individual's residence rights.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Upon withdrawal of subsidiary protection, the National Commission may grant an alternative form of protection, such as refugee status or special protection, forwarding the necessary documentation to the relevant police chief (Questore) to issue the corresponding residence permit. If no alternative protection is granted, the Questore issues an expulsion order once the appeal period has expired, ceasing the individual's residence rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relating to the review, renewal and withdrawal of national forms of protection: Legislative Decree No 1998/286, amended by Legislative Decree No 25/2008 and Legislative Decree No 20/2023, now Law No 50/2024; Article 15 of Legislative Decree No 145/2024, now Law No 187/2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Length of the first and subsequent residence permits: </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Length of the first and subsequent residence permits:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits vary in duration based on the type of protection granted (Legislative Decree No 1998/286, amended by Legislative Decree No 25/2008 and Legislative Decree No 20/2023, now Law No 50/2023):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">special protection residence permit, typically for 2 years (renewable subject to Territorial Commission approval);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
@@ -829,80 +916,96 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minore age for unaccompanied minor (up to the age of 18).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors receive a maximum 1-year permit upon turning 18 years old for purposes of access to employment or self-employment or study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Renewal of the status: </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The National Commission for the Right to Asylum oversees the review of national forms of protection. is In cases of cessation, a significant change of the conditions in the country of origin is reported by the Territorial Commission to the National Commission along with related documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special protection permit can be renewed subject to the approval Territorial Commission. The assessment of the criteria for the renewal of other forms of national protection related residence permits falls within the responsibility of the Immigration Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Withdrawal of the status: </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Permits for social protection, domestic violence, labour exploitation could be revoked in the event of a breach of the programme or conduct incompatible with its objectives, as reported by the Public Prosecutor or, where relevant, by the local authority’s social services, or as otherwise established by the Chief of Police, or where the other conditions justifying its issue no longer apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Grounds for the withdrawal of the status:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for withdrawal include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situations where the reasons for granting protection no longer exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -915,52 +1018,59 @@
         <w:t xml:space="preserve">Applications for another type of residence permit following Law No 50/2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danger for the host State security, as per Article 15 of the Legislative Decree 145/2024, now Law 187/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The withdrawal process may involve an interview and allows for legal representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Consequences of the withdrawal of the status: When protection is not renewed, the beneficiary loses the right to reside in Italy. After the expiration of the appeal period, individuals may be subject to expulsion orders, effectively terminating their residency rights. National authorities may provide guidance on alternative residence options during the withdrawal process.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consequences of the withdrawal of the status:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> When protection is not renewed, the beneficiary loses the right to reside in Italy. After the expiration of the appeal period, individuals may be subject to expulsion orders, effectively terminating their residency rights. National authorities may provide guidance on alternative residence options during the withdrawal process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant legal provisions: </w:t>
@@ -2108,51 +2218,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2256,51 +2366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D76E72C4"/>
+    <w:nsid w:val="E9989B76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2404,51 +2514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AC7A2F27"/>
+    <w:nsid w:val="3CC61827"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF925C8C"/>
+    <w:nsid w:val="0CCBB141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E538A71F"/>
+    <w:nsid w:val="D108BED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2848,51 +2958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7DDC0008"/>
+    <w:nsid w:val="0650E9C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2996,51 +3106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="075AAA5E"/>
+    <w:nsid w:val="FE14DA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3144,51 +3254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EC8D3A3A"/>
+    <w:nsid w:val="B97BDEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>