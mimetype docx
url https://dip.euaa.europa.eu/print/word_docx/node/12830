--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Migration Department publishes its 2025 annual report zzzzzz</w:t>
+          <w:t xml:space="preserve">Migration Department publishes its 2025 annual report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania’s 2025 Migration Yearbook provides a detailed overview of developments in visa issuance, residence permits and migration-related administrative decisions, reflecting evolving migration patterns and policy priorities. The report shows that a total of 38,853 visa decisions were issued in 2025, including more than 36,000 Schengen visas and over 2,600 national visas. Refusals remained relatively limited in comparison, with just over 6,000 applications rejected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent years, the structure of visa issuance has shifted significantly. While Schengen visas have steadily increased, national visas have declined sharply compared to earlier years, indicating changes in migration management and entry pathways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National visas in 2025 were primarily issued for education and employment-related purposes. The largest share went to students participating in exchange programmes, followed by seasonal workers and professional athletes, highlighting the continued role of labour and education mobility in Lithuania’s migration system.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,51 +93,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department | Migracijos Departamentas (8 April, 2026), Migracijos Departamentas Prie Lietuvos Respublikos Vidaus Reikalų Ministerijos 2025 M. Migracijos Metraštis [Migration Department Under the Ministry of Internal Affairs of the Republic of Lithuania 2025 Migration Yearbook],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migracija.lrv.lt/public/canonical/1775630674/1569/Metrastis_2025%20su%20ISSN.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,187 +267,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ACC279A0"/>
+    <w:nsid w:val="B59B7A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,51 +713,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/migration-department-publishes-its-2025-annual-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/public/canonical/1775630674/1569/Metrastis_2025%20su%20ISSN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>