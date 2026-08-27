--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,100 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EMN publishes new inform on safe countries of origin zzzzzz</w:t>
+          <w:t xml:space="preserve">EMN publishes new inform on safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The European Migration Network (EMN) has published </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">an inform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> based on contributions from 26 EMN Member Countries and Serbia, examining how national authorities apply the concepts of safe country of origin and safe third country and their relevance in view of the new Asylum Procedure Regulation (EU 2024/1348)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (21 April, 2026), [Safe countries of origin and safe third countries: criteria for identifying and examining applications in light of the new Asylum Procedure Regulation EU (2024/1348) (2026)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Safe country concept, Pact on Migration and Asylum, Asylum Procedure Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BB6B8CDD"/>
+    <w:nsid w:val="325DE470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/emn-publishes-new-inform-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/emn-publishes-new-inform-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>