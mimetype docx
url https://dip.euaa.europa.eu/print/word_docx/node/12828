--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,102 +22,90 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN publishes new inform on safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Migration Network (EMN) has published </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">an inform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> based on contributions from 26 EMN Member Countries and Serbia, examining how national authorities apply the concepts of safe country of origin and safe third country and their relevance in view of the new Asylum Procedure Regulation (EU 2024/1348)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (21 April, 2026), [Safe countries of origin and safe third countries: criteria for identifying and examining applications in light of the new Asylum Procedure Regulation EU (2024/1348) (2026)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
@@ -152,52 +140,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Safe country concept, Pact on Migration and Asylum, Asylum Procedure Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -419,51 +407,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="325DE470"/>
+    <w:nsid w:val="6D4BA05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,51 +680,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/emn-publishes-new-inform-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/emn-publishes-new-inform-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.sk/en/publications/emn-informs/item/839-safe-countries-of-origin-2026en.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>