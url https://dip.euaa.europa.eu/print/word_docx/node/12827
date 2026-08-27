--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,89 +13,81 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovakia adopts new international protection law zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovakia adopts new international protection law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The National Council of the Slovak Republic has approved the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">government’s draft law on international protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, aimed at implementing the EU's asylum and migration reform and modernising existing procedures. Despite reservations about certain aspects of solidarity, the legislation represents a step towards harmonising rules among Member States and improving the effectiveness of migration management. The new law will replace the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">current Asylum Act of 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia’s new law on international protection, effective from 12 June 2026, aligns with the EU Pact on Migration and Asylum, introduces border asylum procedures with decisions within 12–16 weeks, new terminology aligned with EU law, expanded security measures, and free legal assistance for applicants. The legislation also grants asylum and subsidiary protection indefinitely, linked with permanent residence, improves transparency through recorded interviews and establishes independent monitoring, carried out by the Public Defender of Rights in Slovakia.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, the border asylum procedure will operate as follows: once the police authority has taken a decision on the application, the applicant may be subject to restrictions on personal liberty or freedom of movement, subject to judicial review. During the procedure, the applicant will be accommodated in a specialised facility. If a decision is not reached within the prescribed time limit, the case will be transferred to the ordinary procedure conducted within the territory of the Slovak Republic.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, the new law regulates the provision of temporary protection in line with EU law, particularly in situations involving a mass influx of displaced persons, such as arrivals from Ukraine.</w:t>
@@ -111,54 +103,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (30 April, 2026), Nový zákon o medzinárodnej ochrane účinný od 12. júna zrýchli konania [The new law on international protection, effective from 12 June, will speed up proceedings],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=novy-zakon-o-medzinarodnej-ochrane-ucinny-od-12-juna-zrychli-konania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -189,52 +182,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory, First instance determination, Border procedure, Legal assistance and representation, Forms of protection, Pact on Migration and Asylum, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -287,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CE311E0"/>
+    <w:nsid w:val="7269E949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,55 +722,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-adopts-new-international-protection-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrsr.sk/web//Default.aspx?sid=zakony/zakon&amp;MasterID=10631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20250301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=novy-zakon-o-medzinarodnej-ochrane-ucinny-od-12-juna-zrychli-konania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-adopts-new-international-protection-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrsr.sk/web//Default.aspx?sid=zakony/zakon&amp;MasterID=10631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20250301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=novy-zakon-o-medzinarodnej-ochrane-ucinny-od-12-juna-zrychli-konania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>