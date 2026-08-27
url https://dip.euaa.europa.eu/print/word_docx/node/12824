--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,109 +13,126 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR to train IPAS staff on mental health and trauma-informed practices zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR to train IPAS staff on mental health and trauma-informed practices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland's International Protection system has seen a sharp rise in asylum applications, from an annual average of 3,200 (2017-2021) to over 18,000 in 2024. While accommodation capacity has expanded rapidly, a critical gap has emerged in the provision of mental health and trauma-informed training for IPAS officials, and for staff in privately operated centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The project “Supportive Spaces” addresses this gap by developing a comprehensive training programme grounded in international best practices and shaped by input from accommodation centre residents, staff, and other stakeholders. This initiative aligns with key policy commitments, including the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">White Paper on Ending Direct Provision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2021), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Comprehensive Accommodation Strategy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2024), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the recast Reception Conditions Directive (June 2026), and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA guidance on Mental Health and Wellbeing (November 2024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR will train civil servants in the International Protection Accommodation Service (IPAS) and staff in accommodation centres how to best support the wellbeing of residents. Officials and private sector staff will be supported to create positive environments for Ireland’s international protection applicants by applying mental health and trauma-informed practice in their daily work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tailored mental health and trauma-informed training curriculum drawing from:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -281,54 +298,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The project is funded by the European Union and implemented by UNHCR and the European Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (24 October, 2025), [UNHCR Supportive Spaces Project],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -359,52 +377,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -457,187 +475,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93F325AF"/>
+    <w:nsid w:val="50D49F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -741,51 +792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D333292"/>
+    <w:nsid w:val="13C95BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -889,51 +940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="06ED1C50"/>
+    <w:nsid w:val="EE14AC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1037,51 +1088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EA4F7C05"/>
+    <w:nsid w:val="ABBECE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1319,55 +1370,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-train-ipas-staff-mental-health-and-trauma-informed-practices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/publications/white-paper-on-ending-direct-provision/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/press-releases/government-agrees-new-comprehensive-accommodation-strategy-for-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2024-11/Practical-guide-mental-health-well-being-applicants-part-i-senior-management.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-train-ipas-staff-mental-health-and-trauma-informed-practices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/publications/white-paper-on-ending-direct-provision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/press-releases/government-agrees-new-comprehensive-accommodation-strategy-for-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2024-11/Practical-guide-mental-health-well-being-applicants-part-i-senior-management.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>