--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,113 +22,101 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR to train IPAS staff on mental health and trauma-informed practices</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland's International Protection system has seen a sharp rise in asylum applications, from an annual average of 3,200 (2017-2021) to over 18,000 in 2024. While accommodation capacity has expanded rapidly, a critical gap has emerged in the provision of mental health and trauma-informed training for IPAS officials, and for staff in privately operated centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The project “Supportive Spaces” addresses this gap by developing a comprehensive training programme grounded in international best practices and shaped by input from accommodation centre residents, staff, and other stakeholders. This initiative aligns with key policy commitments, including the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">White Paper on Ending Direct Provision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2021), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Comprehensive Accommodation Strategy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2024), the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the recast Reception Conditions Directive (June 2026), and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA guidance on Mental Health and Wellbeing (November 2024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR will train civil servants in the International Protection Accommodation Service (IPAS) and staff in accommodation centres how to best support the wellbeing of residents. Officials and private sector staff will be supported to create positive environments for Ireland’s international protection applicants by applying mental health and trauma-informed practice in their daily work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tailored mental health and trauma-informed training curriculum drawing from:</w:t>
@@ -298,51 +286,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The project is funded by the European Union and implemented by UNHCR and the European Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (24 October, 2025), [UNHCR Supportive Spaces Project],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.10.2025</w:t>
       </w:r>
@@ -377,52 +365,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -487,51 +475,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -644,51 +632,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50D49F62"/>
+    <w:nsid w:val="C23FCF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -792,51 +780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13C95BB2"/>
+    <w:nsid w:val="059D8234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -940,51 +928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EE14AC02"/>
+    <w:nsid w:val="8B9C593D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1088,51 +1076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ABBECE3B"/>
+    <w:nsid w:val="5186C662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1370,51 +1358,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-train-ipas-staff-mental-health-and-trauma-informed-practices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/publications/white-paper-on-ending-direct-provision/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/press-releases/government-agrees-new-comprehensive-accommodation-strategy-for-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2024-11/Practical-guide-mental-health-well-being-applicants-part-i-senior-management.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/unhcr-train-ipas-staff-mental-health-and-trauma-informed-practices" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/publications/white-paper-on-ending-direct-provision/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-children-disability-and-equality/press-releases/government-agrees-new-comprehensive-accommodation-strategy-for-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/policies/migration-and-asylum/pact-migration-and-asylum_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2024-11/Practical-guide-mental-health-well-being-applicants-part-i-senior-management.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ie/news/announcements/unhcr-supportive-spaces-project" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>