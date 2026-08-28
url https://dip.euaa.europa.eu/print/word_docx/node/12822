--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">RIA and Lithuanian Bar Association launch a project to improve the quality of legal services for applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">RIA and Lithuanian Bar Association launch a project to improve the quality of legal services for applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Reception and Integration Agency, together with project partners Mykolas Romeris University and the Lithuanian Bar Association, is implementing a new project called “</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Improvement of the administration process of state-guaranteed legal aid for foreigners and improvement of the quality of services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”. This project aims to improve the administration system of state-guaranteed legal aid for foreigners and improve the quality of legal services in the field of migration and asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IT solution developed during the project will allow for the automation of legal services administration, balance the workload of legal service providers, ensure process traceability, and create conditions for more efficient administrative decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The implementation of the project activities also includes strengthening the competences of lawyers through a specialized training program developed for this purpose and 50 legal service providers trained accordingly. This will contribute to improve the quality of services and more consistent application of the new system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration Agency | Priėmimo ir Integracijos Agentūra (23 March, 2026), Kuriami nauji sprendimai užsieniečių teisinių paslaugų kokybės gerinimui [New solutions are being developed to improve the quality of legal services for foreigners],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piia.lrv.lt/lt/naujienos/kuriami-nauji-sprendima-uzsienieciu-teisiniu-paslaugu-kokybes-gerinimui-M9R/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F390DA3"/>
+    <w:nsid w:val="A5EBA409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ria-and-lithuanian-bar-association-launch-project-improve-quality-legal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/projektai/vykdomi-projektai/valstybes-garantuojamos-teisines-pagalbos-uzsienieciams-administravimo-proceso-tobulinimas-ir-paslaugu-kokybes-gerinimas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/naujienos/kuriami-nauji-sprendima-uzsienieciu-teisiniu-paslaugu-kokybes-gerinimui-M9R/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>