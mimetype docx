--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">RIA publishes recommendations to strengthening the mental health promotion and psychosocial support programs in reception zzzzzz</w:t>
+          <w:t xml:space="preserve">RIA publishes recommendations to strengthening the mental health promotion and psychosocial support programs in reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The coordinator of the Mental Health Promotion and Psychosocial Support Program of the Reception and Integration Agency, conducted a qualitative study in November and December 2025. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, published in March, showed how the system of mental health promotion and psychosocial support for refugees works in practice in RIA reception centers and where it can be further strengthened.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All four levels of support are available in the reception centres, from basic services to specialised assistance. The greatest impact and qualitative leap would be created by the interaction and coherence of existing activities and the development of staff wellbeing and empowerment measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agency provides recommendations and implements them to support the well-being of both the residents and the employees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration Agency | Priėmimo ir Integracijos Agentūra (25 March, 2026), Rekomendacijos dėl psichikos sveikatos stiprinimo ir psichosocialinės paramos pabėgėliams programos įgyvendinimo stiprinimo Priėmimo ir integracijos agentūros priėmimo centruose [Recommendations on strengthening the implementation of the mental health promotion and psychosocial support program for refugees in the reception centers of the Reception and Integration Agency],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piia.lrv.lt/lt/naujienos/rekomendacijos-del-psichikos-sveikatos-stiprinimo-ir-psichosocialines-paramos-pabegeliams-programos-igyvendinimo-stiprinimo-priemimo-ir-integracijos-agenturos-priemimo-centruose-f08/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64D4E415"/>
+    <w:nsid w:val="A6FF0EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ria-publishes-recommendations-strengthening-mental-health-promotion-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/public/canonical/1774337171/722/MHPSS%20programos%20igyvendinimo%20centruose%20tyrimo%20ataskaita%20ir%20rekomendacijos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/lt/naujienos/rekomendacijos-del-psichikos-sveikatos-stiprinimo-ir-psichosocialines-paramos-pabegeliams-programos-igyvendinimo-stiprinimo-priemimo-ir-integracijos-agenturos-priemimo-centruose-f08/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>