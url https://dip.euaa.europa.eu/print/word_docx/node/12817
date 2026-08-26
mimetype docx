--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Rome Court of Appeal has submitted a preliminary ruling request to the CJEU regarding the compatibility of the Italy-Albania Protocol with EU law zzzzzz</w:t>
+          <w:t xml:space="preserve">The Rome Court of Appeal has submitted a preliminary ruling request to the CJEU regarding the compatibility of the Italy-Albania Protocol with EU law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision of the Rome Court of Appeal of November 17, 2025, represents a particularly significant step in the debate over the Protocol between Italy and Albania for the outsourcing of migrant procedures. The Court, called upon to rule on the validation of the detention of a person transferred to the Gjader Center, a CPR located on Albanian territory but under Italian management, chose to suspend its proceedings and refer a series of preliminary questions to the Court of Justice of the European Union regarding the legitimacy of the entire agreement.      </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The specific case concerns a man from Algeria who arrived in Italy in 2024. After an initial refusal of entry issued by the Cagliari Police Chief and an order to leave the country within seven days, he was issued an expulsion order in 2025, followed by detention at the Rome-Ponte Galeria CPR and subsequent transfer to the Gjader CPR. Only there did he apply for international protection, a request that the Italian authorities deemed belated and exploitative, ordering his detention pursuant to Article 6, paragraph 3, of Legislative Decree 142/2015. The Court of Appeal, however, held that the issue related not only to the individual's position, but above all to the context in which the procedure was conducted: a non-EU territory where the full application of EU law is not guaranteed. For this reason, it decided to appeal to the Court of Justice.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The order identifies potentially structural reasons for its unlawfulness. The main critical aspects concern the Protocol's compatibility with fundamental rights and European asylum directives.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -166,51 +168,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coalizione Italiana per le Libertà e i Diritti civili | Coalition for Civil Liberties and Rights (10 December, 2025), Il Protocollo Italia-Albania alla Corte di Giustizia UE [The Italy-Albania Protocol at the Court of Justice of the European Union],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cild.eu/blog/2025/12/10/il-protocollo-italia-albania-alla-corte-di-giustizia-ue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -339,187 +342,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B86C2DD"/>
+    <w:nsid w:val="A24A9FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -623,51 +659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A8055594"/>
+    <w:nsid w:val="0052C609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -903,51 +939,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/rome-court-appeal-has-submitted-preliminary-ruling-request-cjeu-regarding" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cild.eu/blog/2025/12/10/il-protocollo-italia-albania-alla-corte-di-giustizia-ue/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>