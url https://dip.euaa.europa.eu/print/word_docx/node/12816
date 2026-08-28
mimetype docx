--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft law on international protection is available for public consultation zzzzzz</w:t>
+          <w:t xml:space="preserve">Draft law on international protection is available for public consultation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Agency for Refugees under the Council of Ministers published the draft Law on International Protection, in compliance with Article 85(1) of the rules of the Council of Ministers and the requirements of the Law on Normative Acts. The draft law is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the Public Consultation Portal, accompanied by: i) a report on the full impact assessment of the draft law; ii) summary of the full impact assessment report; iii) opinion of the Directorate "Coordination and Modernization of Administration" of the Council of Ministers; and iv) explanatory notes and a report to the bill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law is open for public consultation until 25 February 2026. To date, the Bulgarian Helsinki Committee submitted six comments on the draft law, mainly raising concerns about content and drafting process. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the summary of the draft Law on International Protection, the following main changes are envisaged:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -101,90 +103,92 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Effective judicial review by obliging the court to take a decision on the merits of a case based on the facts and elements available at the time of decision. Therefore, cases will no longer be sent back for a re-examination. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A summary in Bulgarian is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with the main changes envisaged by the draft law.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (26 January, 2026), Проект на Закон за международната закрила [Draft Law on International Protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1091\</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -313,187 +317,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9CB072F5"/>
+    <w:nsid w:val="574908B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -597,51 +634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="967F0996"/>
+    <w:nsid w:val="76D5B583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -877,51 +914,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/draft-law-international-protection-available-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategy.bg/bg/public-consultations/12112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/sites/default/files/2026-01/%D1%80%D0%B5%D0%B7%D1%8E%D0%BC%D0%B5%20%D0%A6%D0%9F%D0%9E%D0%92%20%D0%BF%D0%BE%20%D0%BF%D1%80%D0%BE%D0%B5%D0%BA%D1%82%20%D0%BD%D0%B0%20%D0%97%D0%B0%D0%BA%D0%BE%D0%BD%20%D0%B7%D0%B0%20%D0%BC%D0%B5%D0%B6%D0%B4%D1%83%D0%BD%D0%B0%D1%80%D0%BE%D0%B4%D0%BD%D0%B0%D1%82%D0%B0%20%D0%B7%D0%B0%D0%BA%D1%80%D0%B8%D0%BB%D0%B0.docx_0.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1091%5C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>