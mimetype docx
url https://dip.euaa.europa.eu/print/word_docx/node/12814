--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,73 +13,75 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italian Constitutional Court calls for reform of asylum detention rules while declaring case inadmissible zzzzzz</w:t>
+          <w:t xml:space="preserve">Italian Constitutional Court calls for reform of asylum detention rules while declaring case inadmissible</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Constitutional Court has declared inadmissible a legal question concerning the detention of asylum seekers, while at the same time urging lawmakers to revise the current framework to ensure full compliance with constitutional and European Union standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In its </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Court examined a question raised by the Court of Cassation regarding the legality of continued detention of a foreign national in a pre-removal detention centre (CPR) after submitting an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under current legislation, individuals already detained for the purpose of expulsion may apply for asylum. In such cases, the police authority (questore) may order continued detention if there are reasonable grounds to believe the application is being used to delay or prevent removal. This measure must be validated by the competent court of appeal, in line with constitutional safeguards on personal liberty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the court does not validate the initial detention order, the authorities may issue a new detention measure within 48 hours, subject again to judicial review, in cases where there is a risk of absconding or concerns related to public security. During this period, the individual remains in detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -111,51 +113,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (30 March, 2026), Trattenimento dei richiedenti asilo, legittimo solo se conforme a Costituzione e diritto Ue [Detention of asylum seekers is lawful only if it complies with the Constitution and EU law],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4678/Trattenimento-dei-richiedenti-asilo-legittimo-solo-se-conforme-a-Costituzione-e-diritto-Ue</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -284,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5420D425"/>
+    <w:nsid w:val="F9CEDB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -697,51 +733,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italian-constitutional-court-calls-reform-asylum-detention-rules-while-declaring" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortecostituzionale.it/scheda-pronuncia/2026/40" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4678/Trattenimento-dei-richiedenti-asilo-legittimo-solo-se-conforme-a-Costituzione-e-diritto-Ue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>