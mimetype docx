--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -299,51 +299,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -456,51 +456,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9CEDB6D"/>
+    <w:nsid w:val="7AE5F98D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>