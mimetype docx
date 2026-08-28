--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Regional Administrative Court affirms the right of civil society to access detention centres in Albania zzzzzz</w:t>
+          <w:t xml:space="preserve">The Regional Administrative Court affirms the right of civil society to access detention centres in Albania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regional Administrative Court (TAR) of Lazio </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">has ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that civil society organisations have the right to access migrant detention facilities established in Albania under the Italy–Albania protocol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In its decision of 17 February 2026, the court upheld the position of the Association for Legal Studies on Immigration (ASGI), finding that it is entitled to enter and monitor the centres located in Shengjin and Gjader, which are used in the context of migration management arrangements between the two countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case arose after the local prefecture denied ASGI access to the facilities, citing concerns related to public order and security, including the high level of media attention surrounding the centres. The court rejected this reasoning, stating that such justifications were insufficient to restrict access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -104,51 +106,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (16 March, 2026), Accedere nel centro di Gjader in Albania è un diritto. La decisione del TAR Lazio [Access to the Gjader centre in Albania is a right: the decision of the Lazio Administrative Court],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/inlimine/accedere-nel-centro-di-gjader-in-albania-e-un-diritto-la-decisione-del-tar-lazio/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="013E2EF5"/>
+    <w:nsid w:val="335E09BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -690,51 +726,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/regional-administrative-court-affirms-right-civil-society-access-detention" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2026/03/Sent.-66302025-13.03.2026-TAR-Albania.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/inlimine/accedere-nel-centro-di-gjader-in-albania-e-un-diritto-la-decisione-del-tar-lazio/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>