--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,67 +22,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Italy updates operational manual for integrated reception services under SAI system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy has published the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 edition of the Operational Manual for the activation and management of integrated reception services under the System of Reception and Integration (SAI)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The updated manual provides guidance for local authorities and service providers involved in delivering reception and integration services for beneficiaries of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The manual is issued in line with existing SAI guidelines and reflects the framework established by the Ministry of the Interior for organising and managing reception services. It is intended to support consistent implementation across different local contexts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 2025 edition incorporates a comprehensive revision of content, structure, and operational guidance. Updates include a reorganisation of chapters to improve clarity, alignment with legislative developments introduced in recent years, and stronger coordination with the financial reporting manual used within the SAI system.</w:t>
@@ -122,51 +110,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration System | Sistema Accoglienza e Integrazione (3 March, 2026), Manuale operativo per l’attivazione e la gestione di servizi di accoglienza integrata del Sistema di Accoglienza e Integrazione – SAI [Operational manual for the activation and management of integrated reception services of the Reception and Integration System – SAI],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retesai.it/wp-content/uploads/2026/02/MANUALE-OPERATIVO_SAI_15_12_25_.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
@@ -201,52 +189,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Material reception conditions, Applicants with special needs, Unaccompanied minors, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -311,51 +299,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -468,51 +456,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D7971F6"/>
+    <w:nsid w:val="F1D167FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -741,51 +729,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-updates-operational-manual-integrated-reception-services-under-sai-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/wp-content/uploads/2026/02/MANUALE-OPERATIVO_SAI_15_12_25_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-updates-operational-manual-integrated-reception-services-under-sai-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/wp-content/uploads/2026/02/MANUALE-OPERATIVO_SAI_15_12_25_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>