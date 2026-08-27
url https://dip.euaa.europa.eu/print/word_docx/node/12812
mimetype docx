--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Italy updates operational manual for integrated reception services under SAI system zzzzzz</w:t>
+          <w:t xml:space="preserve">Italy updates operational manual for integrated reception services under SAI system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy has published the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 edition of the Operational Manual for the activation and management of integrated reception services under the System of Reception and Integration (SAI)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The updated manual provides guidance for local authorities and service providers involved in delivering reception and integration services for beneficiaries of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The manual is issued in line with existing SAI guidelines and reflects the framework established by the Ministry of the Interior for organising and managing reception services. It is intended to support consistent implementation across different local contexts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 2025 edition incorporates a comprehensive revision of content, structure, and operational guidance. Updates include a reorganisation of chapters to improve clarity, alignment with legislative developments introduced in recent years, and stronger coordination with the financial reporting manual used within the SAI system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -122,51 +125,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration System | Sistema Accoglienza e Integrazione (3 March, 2026), Manuale operativo per l’attivazione e la gestione di servizi di accoglienza integrata del Sistema di Accoglienza e Integrazione – SAI [Operational manual for the activation and management of integrated reception services of the Reception and Integration System – SAI],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retesai.it/wp-content/uploads/2026/02/MANUALE-OPERATIVO_SAI_15_12_25_.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -295,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A8173867"/>
+    <w:nsid w:val="1D7971F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,51 +745,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-updates-operational-manual-integrated-reception-services-under-sai-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/wp-content/uploads/2026/02/MANUALE-OPERATIVO_SAI_15_12_25_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>