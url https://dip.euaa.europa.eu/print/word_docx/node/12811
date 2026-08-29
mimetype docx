--- v0 (2026-07-07)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Representatives of the legal profession and judiciary raise concerns over provisions on returns and legal aid in Italy’s new legislative decree zzzzzz</w:t>
+          <w:t xml:space="preserve">Representatives of the legal profession and judiciary raise concerns over provisions on returns and legal aid in Italy’s new legislative decree</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recent amendments to Italy’s Decree-Law No. 23/2026 on security and migration have prompted criticism from representatives of the legal profession and the judiciary, particularly regarding provisions on assisted voluntary returns and access to legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The measures were introduced during the parliamentary process and include provisions related to compensation for legal assistance in assisted voluntary return procedures, as well as changes to the rules governing access to state-funded legal aid in cases involving expulsion orders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One provision introduces a fee for legal professionals assisting individuals in applying for assisted voluntary return programmes, with payment linked to the completion of the return process. Another removes automatic access to legal aid—previously granted regardless of income thresholds—for individuals challenging expulsion decisions, potentially affecting access to legal representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,72 +93,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MeltingPot (20 April, 2026), DL “sicurezza”, avvocati e magistrati contro gli incentivi sui rimpatri e l’abrogazione del gratuito patrocinio ["Security" Law Decree, lawyers and magistrates against incentives on repatriations and the repeal of flee legal aid],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.meltingpot.org/2026/04/dl-sicurezza-avvocati-e-magistrati-contro-gli-incentivi-sui-rimpatri-e-labrogazione-del-gratuito-patrocinio/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Italian government amends rules on assisted voluntary returns included in the new law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -286,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A113DAD5"/>
+    <w:nsid w:val="033F8ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +735,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/representatives-legal-profession-and-judiciary-raise-concerns-over-provisions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meltingpot.org/2026/04/dl-sicurezza-avvocati-e-magistrati-contro-gli-incentivi-sui-rimpatri-e-labrogazione-del-gratuito-patrocinio/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/italy/italian-government-amends-rules-assisted-voluntary-returns-included-new-law" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>