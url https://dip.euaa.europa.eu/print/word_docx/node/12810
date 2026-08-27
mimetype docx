--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The European Court of Human Rights found that Italy violated rights of unaccompanied minor held in Detention zzzzzz</w:t>
+          <w:t xml:space="preserve">The European Court of Human Rights found that Italy violated rights of unaccompanied minor held in Detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The European Court of Human Rights (ECtHR) has found that Italy violated several provisions of the European Convention on Human Rights </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">in a case concerning the detention and reception conditions of an unaccompanied minor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case relates to a child from Burkina Faso who arrived in Italy in June 2023 and was placed in the Sant’Anna C.A.R.A. Regional Hub in Isola di Capo Rizzuto, Crotone. He remained in the facility for approximately five months. The applicant maintained that he was unable to leave the centre during this period and raised concerns about living conditions and the absence of appropriate safeguards for minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Court found violations of Article 5(1) and 5(2) of the Convention, concluding that the applicant had been deprived of his liberty without a clear legal basis and had not been adequately informed of the reasons for his detention. It noted that the applicant had been granted a residence permit and was not subject to a return decision, and therefore did not fall within the grounds permitting detention under the Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -101,54 +115,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">In its judgment, the ECtHR emphasised that the treatment of children in migration contexts requires particular safeguards and that reception conditions and procedural guarantees must reflect their specific needs and vulnerabilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Court of Human Rights (9 April, 2026), [CASE OF H.D. v. ITALY],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hudoc.echr.coe.int/eng?i=001-249529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -179,52 +194,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -277,187 +292,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06A953CE"/>
+    <w:nsid w:val="7D105A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,55 +734,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/european-court-human-rights-found-italy-violated-rights-unaccompanied-minor-held" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5914&amp;returnurl=%2fPages%2fdefault.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-249529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/european-court-human-rights-found-italy-violated-rights-unaccompanied-minor-held" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5914&amp;returnurl=%2fPages%2fdefault.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hudoc.echr.coe.int/eng?i=001-249529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>