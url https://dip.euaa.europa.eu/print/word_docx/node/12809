--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Parliamentary Ombud publishes a report on the Police Immigration Detention Centre at Trandum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Parliamentary Ombud publishes a report on the Police Immigration Detention Centre at Trandum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliamentary Ombud visited the Police Immigration Detention Centre at Trandum from 23 to 25 November 2025, conducted extensive investigations into the facility’s practices during 2025, and published a report on its findings on 23 April 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Parliamentary Ombud found that there are several factors that may create a risk of inhuman or degrading treatment at the detention centre. These include, among other things, inadequate follow-up of those who stay there for long periods, those held in isolation in the security unit, and detainees with special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Several detainees reported that they experienced the centre as unsafe and that they were treated poorly by staff. In addition, lack of common education and training among staff appeared to contribute to many detainees feeling they were treated disrespectfully. This also increased the risk of conflict and the use of force.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -73,54 +86,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Ombud | Sivilombudet (23 April, 2026), Ny Trandum-rapport: Risiko for umenneskelig behandling [New Trandum report: Risk of inhumane treatment],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sivilombudet.no/aktuelt/tortur-forebygging/ny-trandum-rapport-risiko-for-umenneskelig-behandling/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DE783674"/>
+    <w:nsid w:val="80F689E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +705,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/parliamentary-ombud-publishes-report-police-immigration-detention-centre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sivilombudet.no/aktuelt/tortur-forebygging/ny-trandum-rapport-risiko-for-umenneskelig-behandling/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/parliamentary-ombud-publishes-report-police-immigration-detention-centre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sivilombudet.no/aktuelt/tortur-forebygging/ny-trandum-rapport-risiko-for-umenneskelig-behandling/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>