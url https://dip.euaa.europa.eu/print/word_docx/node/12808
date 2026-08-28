--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">PICUM publishes a report on criminalisation of solidarity with migrants in the EU zzzzzz</w:t>
+          <w:t xml:space="preserve">PICUM publishes a report on criminalisation of solidarity with migrants in the EU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> published by the Platform for International Cooperation on Undocumented Migrants (PICUM) highlights what it describes as a persistent trend across the European Union: the criminalisation of individuals and organisations providing assistance to migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the 2025 report, at least 110 individuals were involved in legal proceedings during the year in connection with acts of solidarity, including search and rescue operations at sea, the provision of basic assistance, transportation of people in need, and legal or psychological support. Many of these actions were carried out in emergency contexts or professional roles but were subsequently treated as facilitating irregular migration under national laws.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report notes that a significant proportion of these cases do not result in convictions. More than 90% of the proceedings monitored are either ongoing or have concluded without a final conviction, suggesting that while legal outcomes may be limited, the processes themselves can have a deterrent effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -129,51 +132,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Platform for International Cooperation on Undocumented Migrants (21 April, 2026), [Criminalisation of solidarity with migrants in the EU],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openmigration.org/analisi/criminalizzare-la-solidarieta-il-nuovo-report-picum-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -302,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="882B5AC4"/>
+    <w:nsid w:val="D69E2989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -715,51 +752,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/picum-publishes-report-criminalisation-solidarity-migrants-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://picum.org/wp-content/uploads/2026/04/Criminalisation-of-solidarity-with-migrants-in-the-EU_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openmigration.org/analisi/criminalizzare-la-solidarieta-il-nuovo-report-picum-2025/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>